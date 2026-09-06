--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0568ad3" w14:textId="0568ad3">
+    <w:p w14:paraId="5adc097" w14:textId="5adc097">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,107 +93,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Хмельницкого сельского округа Тимирязевского района на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Тимирязевского районного маслихата Северо-Казахстанской области от 24 декабря 2025 года № 31/17</w:t>
+        <w:t>Решение Тимирязевского районного маслихата Северо-Казахстанской области от 24 декабря 2025 года № 31/17.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Настоящее решение вводится в действие с 01.01.2026.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее решение вводится в действие с 01.01.2026.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -232,51 +252,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Тимирязевский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z39" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Хмельницкого сельского округа Тимирязевского района на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -312,636 +332,846 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно к настоящему решению, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z40" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 50 058,0 тысяч тенге:</w:t>
+      1) доходы – 63 289,4 тысячи тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z41" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 5275,0 тысячи тенге;</w:t>
+      налоговые поступления – 10 780,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z42" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z43" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 300,0 тысяч тенге;</w:t>
+      поступления от продажи основного капитала – 600,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z44" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      специальные поступления – 0 тысяч тенге;</w:t>
+      поступления трансфертов – 51 909,4 тысячи тенге;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z45" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) затраты – 50 058,0 тысяч тенге; </w:t>
+      2) затраты – 63 290,4 тысячи тенге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z46" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z47" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z48" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z49" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0 тысяч тенге; приобретение финансовых активов – 0 тысяч тенге;</w:t>
+      4) сальдо по операциям с финансовыми активами – 0 тысяч тенге: приобретение финансовых активов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z50" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 0,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ненефтяной дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0 тысяч тенге:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 0,8 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 0,8 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 в редакции решения Тимирязевского районного маслихата Северо-Казахстанской области от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 1 января 2026 года).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы бюджета сельского округа на 2026 год формируются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюджетным кодексом Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> за счет следующих налоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z52" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       налога на имущество физических лиц, имущество которых находится на территории Хмельницкого сельского округа; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z53" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       индивидуального подоходного налога по доходам, подлежащим обложению самостоятельно физическими лицами, на территории Хмельницкого сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z54" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налога на транспортные средства с физических и юридических лиц, зарегистрированных в Хмельницком сельском округе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z11" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Установить, что доходы бюджета сельского округа формируются за счет следующих неналоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z55" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доходов от коммунальной собственности сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z56" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       других неналоговых поступлений в бюджет сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z12" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Установить, что доходы бюджета сельского округа формируются за счет поступлений от продажи основного капитала:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z57" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи земельных участков, за исключением поступлений от продажи земельных участков сельскохозяйственного назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z13" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Учесть, что в бюджете сельского округа предусмотрены бюджетные субвенции, передаваемые из районного бюджета на 2026 год в сумме 20 341,0 тысяч тенге.</w:t>
+      5. Учесть, что в бюджете сельского округа предусмотрены бюджетные субвенции, передаваемые из районного бюджета на 2026 год в сумме 23 669,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 в редакции решения Тимирязевского районного маслихата Северо-Казахстанской области от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 1 января 2026 года).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Учесть в бюджете сельского округа поступление целевых трансфетов из вышестоящих бюджетов на 2026 год в сумме 24 142,0 тысячи тенге.</w:t>
+      6. Учесть, что в бюджете сельского округа поступление целевых трансфертов из вышестоящего бюджета на 2026 год в сумме 28 240,4 тысячи тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции решения Тимирязевского районного маслихата Северо-Казахстанской области от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 1 января 2026 года).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -957,51 +1187,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Председатель районного маслихата</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председатель районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1161,64 +1401,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 31/17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z17" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Хмельницкого сельского округа на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Тимирязевского районного маслихата Северо-Казахстанской области от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 1 января 2026 года).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1552,51 +1832,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 058</w:t>
+63289,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1729,51 +2009,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 275</w:t>
+10780</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1906,51 +2186,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-770</w:t>
+4 652</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2083,51 +2363,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-770</w:t>
+4 652</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2260,51 +2540,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 254</w:t>
+6 088</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2437,51 +2717,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-108</w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2614,51 +2894,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76</w:t>
+92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2754,88 +3034,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-2 070</w:t>
+              <w:t>
+Налог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5796</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2968,51 +3248,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 251</w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3073,123 +3353,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-2 251</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3322,51 +3602,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
+600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3499,51 +3779,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
+600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3676,92 +3956,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-300</w:t>
+600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3853,51 +4133,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44 483</w:t>
+51909,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4030,51 +4310,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44 483</w:t>
+51909,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4207,51 +4487,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44 483</w:t>
+51909,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4565,51 +4845,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 058</w:t>
+63290,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4742,51 +5022,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26 209</w:t>
+36652</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4919,51 +5199,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26 209</w:t>
+36652</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5096,51 +5376,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26 209</w:t>
+36652</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5273,51 +5553,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 951</w:t>
+4202</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5450,51 +5730,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 951</w:t>
+4202</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5627,51 +5907,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 951</w:t>
+4202</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5804,51 +6084,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 673</w:t>
+21583,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5981,51 +6261,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 673</w:t>
+21583,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6158,51 +6438,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 673</w:t>
+21583,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6335,51 +6615,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-225</w:t>
+852</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6512,51 +6792,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-225</w:t>
+852</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6689,224 +6969,228 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-225</w:t>
+852</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6926,160 +7210,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7131,128 +7419,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7345,87 +7637,1342 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+3) Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-0,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 6) Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+0,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z36" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7522,66 +9069,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 31/17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z59" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Хмельницкого сельского округа на 2027 год</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13883,66 +15432,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 31/17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z60" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Хмельницкого сельского округа на 2028 год</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20179,55 +21730,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>