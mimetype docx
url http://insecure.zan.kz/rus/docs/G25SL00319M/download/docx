--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f502e91" w14:textId="f502e91">
+    <w:p w14:paraId="feb39ce" w14:textId="feb39ce">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -312,446 +312,476 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно к настоящему решению, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) доходы – 28 895,0 тысяч тенге:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) доходы – 12 627,2 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 2 446,0 тысячи тенге;</w:t>
+      налоговые поступления – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 0 тысяч тенге;</w:t>
+      поступления от продажи основного капитала – 0тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      специальные поступления – 0 тысяч тенге;</w:t>
+      поступления трансфертов – 12 627,2 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) затраты – 28 895,0 тысяч тенге; </w:t>
+      2) затраты –12 627,2 тысяч тенге; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджетные кредиты – 0 тысяч тенге;</w:t>
+      бюджетные кредиты – 0 тысяч тенге,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0 тысяч тенге;</w:t>
+      4) сальдо по операциям с финансовыми активами – 0 тысяч тенге, приобретение финансовых активов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      приобретение финансовых активов – 0 тысяч тенге;</w:t>
-[...16 lines deleted...]
-        <w:t>
       поступления от продажи финансовых активов государства – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ненефтяной дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) финансирование дефицита (использование профицита) бюджета – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов – 0 тысяч тенге;</w:t>
+      погашение займов – 0тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       используемые остатки бюджетных средств – 0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Тимирязевского районного маслихата Северо-Казахстанской области от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы бюджета сельского округа на 2026 год формируются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюджетным кодексом Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> за счет следующих налоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       налога на имущество физических лиц, имущество которых находится на территории Есильского сельского округа; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -762,204 +792,334 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       индивидуального подоходного налога по доходам, подлежащим обложению самостоятельно физическими лицами, на территории Есильского сельского округа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налога на транспортные средства с физических и юридических лиц, зарегистрированных в Есильском сельском округе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Установить, что доходы бюджета сельского округа формируются за счет следующих неналоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доходов от коммунальной собственности сельского округа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       других неналоговых поступлений в бюджет сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Установить, что доходы бюджета сельского округа формируются за счет поступлений от продажи основного капитала:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи земельных участков, за исключением поступлений от продажи земельных участков сельскохозяйственного назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Учесть, что в бюджете сельского округа предусмотрены бюджетные субвенции, передаваемые из районного бюджета на 2026 год в сумме 12 116,2 тысячи тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 в редакции решения Тимирязевского районного маслихата Северо-Казахстанской области от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Учесть, что в бюджете сельского округа предусмотрены бюджетные субвенции, передаваемые из районного бюджета на 2026 год в сумме 24 181,0 тысяч тенге.</w:t>
+      6. Учесть, что в бюджете сельского округа поступление целевых трансфертов из вышестоящего бюджета на 2026 год в сумме 511,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Учесть в бюджете сельского округа поступление целевых трансфетов из вышестоящих бюджетов на 2026 год в сумме 2 268,0 тысячи тенге.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции решения Тимирязевского районного маслихата Северо-Казахстанской области от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1180,113 +1340,153 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2025 года № 31/9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Есильского сельского округа на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Тимирязевского районного маслихата Северо-Казахстанской области от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z17" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="10"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1557,51 +1757,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 895</w:t>
+12 627,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1734,51 +1934,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 446</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1911,51 +2111,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 532</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2088,51 +2288,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 532</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2265,51 +2465,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-914</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2442,51 +2642,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2547,477 +2747,477 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-890</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-26 449</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Налог на транспортные средства </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-26 449</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3037,699 +3237,695 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-26 449</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...152 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление от продажи земельных участков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-28 895</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12627,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-27 896</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12627,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3749,695 +3945,699 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-27 896</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12627,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-27 896</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-781</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 627,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-781</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 627,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4457,341 +4657,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-781</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 627,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-218</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 565,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4811,518 +5011,514 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...113 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-218</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5342,305 +5538,305 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5696,124 +5892,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...72 lines deleted...]
-3) Чистое бюджетное кредитование</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5901,92 +6101,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-4) Сальдо по операциям с финансовыми активами</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6010,156 +6214,160 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-5) Дефицит (профицит) бюджета</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6215,50 +6423,923 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима района в городе, города районного значения, поселка, села, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6289,91 +7370,846 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15910,55 +17746,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>