--- v0 (2026-06-10)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="82b967d" w14:textId="82b967d">
+    <w:p w14:paraId="4b4155c" w14:textId="4b4155c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Краснополянского сельского округа Тайыншинского района Северо-Казахстанской области на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Тайыншинского района Северо-Казахстанской области от 25 декабря 2025 года № 428/29</w:t>
+        <w:t>Решение маслихата Тайыншинского района Северо-Казахстанской области от 25 декабря 2025 года № 428/29.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. Вводится в действие с 01.01.2026 в соответствии с пунктом 5 настоящего решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -192,51 +192,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", маслихат Тайыншинского района Северо-Казахстанской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. Утвердить бюджет Краснополянского сельского округа Тайыншинского района Северо-Казахстанской области на 2026-2028 годы согласно </w:t>
+      1. Утвердить бюджет Краснополянского сельского округа Тайыншинского района Северо-Казахстанской области на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -256,470 +256,710 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z66" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 78286 тысяч тенге:</w:t>
+      1) доходы – 79 068 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 15571 тысяч тенге;</w:t>
+      налоговые поступления – 15 571 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 62715 тысяч тенге;</w:t>
+      поступления трансфертов – 63 497 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 78286 тысяч тенге;</w:t>
+      2) затраты – 83 266,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -4 198,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ненефтяной дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      6) ненефтяной дефицит (профицит) бюджета – - 4 198,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) финансирование дефицита (использование профицита) бюджета – </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0 тысяч тенге:</w:t>
+      4 198,5 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      поступление займов – 0 тысяч тенге;</w:t>
+        <w:t xml:space="preserve">
+      поступление займов – 0 тысяч тенге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 4 198,5 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сноска. Пункт 1 в редакции решения маслихата Тайыншинского района Северо-Казахстанской области от 29.04.2026 № 493/31 (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Установить, что доходы бюджета Краснополянкого сельского округа Тайыншинского района формируются в соответствии Бюджетным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учесть в бюджете Краснополянского сельского округа на 2026 год поступление целевых текущих трансфертов из областного бюджета в бюджет Краснополянского сельского округа в сумме 23751 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Установить бюджетную субвенцию, передаваемую из районного бюджета в бюджет Краснополянского сельского округа на 2026 год в сумме 38964 тысяч тенге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z85" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Учесть в бюджете Краснополянского сельского округа на 2026 год расходы за счет свободных остатков, сложившихся на начало финансового года, в сумме 4198,5 тысяч тенге согласно приложению 4 к настоящему решению</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 4-1 в редакции решения маслихата Тайыншинского района Северо-Казахстанской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 493/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-2. Учесть в бюджете Краснополянского сельского округа на 2026 год поступление целевых текущих трансфертов из районного бюджета в бюджет Краснополянского сельского округа в сумме 782 тысячи тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 4-2 в соответствии с решением маслихата Тайыншинского района Северо-Казахстанской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 493/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -1208,65 +1448,11681 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2025 года № 428/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Краснополянского сельского округа Тайыншинского района Северо-Казахстанской области на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Тайыншинского района Северо-Казахстанской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 493/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79068</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15571</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8423</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8423</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83266,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3380</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы подведомственных государственных учреждений и организаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1535</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5604</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28437</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+960</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+926</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+926</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+926</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4198,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4198,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обслуживание долга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к решению маслихата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тайыншинского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 25 декабря 2025 года № 428/29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Краснополянского сельского округа Тайыншинского района Северо-Казахстанской области на 2027 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -1344,66 +13200,86 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Сумма, тысяч тенге</w:t>
+          <w:bookmarkStart w:name="z42" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1763,51 +13639,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78286</w:t>
+60034</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1940,51 +13816,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15571</w:t>
+16350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2117,51 +13993,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8423</w:t>
+9202</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2294,51 +14170,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8423</w:t>
+9202</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3533,51 +15409,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62715</w:t>
+43684</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3710,51 +15586,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62715</w:t>
+43684</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3887,51 +15763,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62715</w:t>
+43684</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3988,66 +15864,86 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Сумма, тысяч тенге</w:t>
+          <w:bookmarkStart w:name="z43" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4407,51 +16303,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78286</w:t>
+60034</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4584,51 +16480,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30719</w:t>
+30970</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4761,51 +16657,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30719</w:t>
+30970</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4938,51 +16834,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30719</w:t>
+30970</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5115,51 +17011,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30991</w:t>
+11650</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5292,51 +17188,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30991</w:t>
+11650</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5469,51 +17365,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5604</w:t>
+5940</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5646,51 +17542,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25387</w:t>
+5710</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5823,51 +17719,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15650</w:t>
+16432</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6000,51 +17896,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15650</w:t>
+16432</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6177,51 +18073,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15650</w:t>
+16432</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6354,51 +18250,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-926</w:t>
+982</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6531,51 +18427,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-926</w:t>
+982</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6708,51 +18604,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-926</w:t>
+982</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7686,66 +19582,86 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Сумма, тысяч тенге</w:t>
+          <w:bookmarkStart w:name="z44" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8387,66 +20303,86 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Сумма, тысяч тенге</w:t>
+          <w:bookmarkStart w:name="z45" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8907,66 +20843,86 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Сумма, тысяч тенге</w:t>
+          <w:bookmarkStart w:name="z46" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10304,66 +22260,86 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Сумма, тысяч тенге</w:t>
+          <w:bookmarkStart w:name="z47" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11005,66 +22981,86 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Сумма, тысяч тенге</w:t>
+          <w:bookmarkStart w:name="z48" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11865,51 +23861,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12131,68 +24127,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2025 года № 428/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:bookmarkStart w:name="z54" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Краснополянского сельского округа Тайыншинского района Северо-Казахстанской области на 2027 год</w:t>
+        <w:t xml:space="preserve"> Бюджет Краснополянского сельского округа Тайыншинского района Северо-Казахстанской области на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12267,86 +24263,66 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z42" w:id="27"/>
-[...34 lines deleted...]
-тысяч тенге</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12706,51 +24682,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60034</w:t>
+61878</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12883,51 +24859,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16350</w:t>
+17168</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13414,51 +25390,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7124</w:t>
+7942</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13945,51 +25921,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6365</w:t>
+7183</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14476,51 +26452,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43684</w:t>
+44710</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14653,51 +26629,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43684</w:t>
+44710</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14830,51 +26806,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43684</w:t>
+44710</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14931,86 +26907,66 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z43" w:id="28"/>
-[...34 lines deleted...]
-тысяч тенге</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15370,51 +27326,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60034</w:t>
+61878</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15547,51 +27503,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30970</w:t>
+31235</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15724,51 +27680,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30970</w:t>
+31235</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15901,51 +27857,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30970</w:t>
+31235</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16078,51 +28034,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11650</w:t>
+12348</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16255,51 +28211,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11650</w:t>
+12348</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16432,51 +28388,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5940</w:t>
+6296</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16609,51 +28565,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5710</w:t>
+6052</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16786,51 +28742,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16432</w:t>
+17254</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16963,51 +28919,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16432</w:t>
+17254</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17140,51 +29096,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16432</w:t>
+17254</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17317,51 +29273,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-982</w:t>
+1041</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17494,51 +29450,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-982</w:t>
+1041</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17671,51 +29627,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-982</w:t>
+1041</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18649,86 +30605,66 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z44" w:id="29"/>
-[...34 lines deleted...]
-тысяч тенге</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19370,86 +31306,66 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z45" w:id="30"/>
-[...34 lines deleted...]
-тысяч тенге</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19910,86 +31826,66 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z46" w:id="31"/>
-[...34 lines deleted...]
-тысяч тенге</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21327,86 +33223,66 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="32"/>
-[...34 lines deleted...]
-тысяч тенге</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22048,86 +33924,66 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z48" w:id="33"/>
-[...34 lines deleted...]
-тысяч тенге</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22928,51 +34784,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -23194,68 +35050,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2025 года № 428/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="34"/>
+    <w:bookmarkStart w:name="z63" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Краснополянского сельского округа Тайыншинского района Северо-Казахстанской области на 2028 год</w:t>
+        <w:t xml:space="preserve"> Направление свободных остатков бюджетных средств, сложившихся на 1 января 2026 года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 в редакции решения маслихата Тайыншинского района Северо-Казахстанской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 493/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -23330,66 +35224,86 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Сумма, тысяч тенге</w:t>
+          <w:bookmarkStart w:name="z64" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23749,228 +35663,228 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61878</w:t>
+4198,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...135 lines deleted...]
-17168</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24067,87 +35981,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подоходный налог</w:t>
-[...35 lines deleted...]
-9202</w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24208,656 +36122,459 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-9202</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...165 lines deleted...]
-7942</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...135 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...167 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -24907,309 +36624,305 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-7183</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-24</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25229,341 +36942,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-24</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4198</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-44710</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2808</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25583,3558 +37296,560 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-44710</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1390</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-44710</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...3057 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -29225,4594 +37940,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-[...4542 lines deleted...]
-0</w:t>
+0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -33844,55 +38016,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>