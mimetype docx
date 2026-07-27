--- v0 (2026-03-14)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5eb8615" w14:textId="5eb8615">
+    <w:p w14:paraId="d7774bf" w14:textId="d7774bf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Донецкого сельского округа Тайыншинского района Северо-Казахстанской области на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Тайыншинского района Северо-Казахстанской области от 25 декабря 2025 года № 423/29</w:t>
+        <w:t>Решение маслихата Тайыншинского района Северо-Казахстанской области от 25 декабря 2025 года № 423/29.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. Вводится в действие с 01.01.2026 в соответствии с пунктом 6 настоящего решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -191,415 +191,547 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", маслихат Тайыншинского района Северо-Казахстанской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Утвердить бюджет Донецкого сельского округа Тайыншинского района Северо-Казахстанской области на 2026 - 2028 годы согласно приложениям 1, 2 и 3 к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
+        <w:t xml:space="preserve">
+      1.Утвердить бюджет Донецкого сельского округа Тайыншинского района Северо-Казахстанской области на 2026-2028 годы согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z57" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доходы – 53958 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z58" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 9133 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z59" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 610 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z60" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 547 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z61" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления трансфертов – 43668 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z62" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 53958 тысяч тенге;</w:t>
+      2) затраты – 55554,3 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkStart w:name="z63" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkStart w:name="z64" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkStart w:name="z65" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkStart w:name="z66" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z67" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkStart w:name="z68" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z69" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 1596,3 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkStart w:name="z70" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Ненефтяной дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – -1596,3 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkStart w:name="z71" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0 тысяч тенге:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 1596,3 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkStart w:name="z72" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkStart w:name="z73" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkStart w:name="z74" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 1596,3 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 в редакции решения маслихата Тайыншинского района Северо-Казахстанской области от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 449/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Установить, что доходы бюджета Донецкого сельского округа Тайыншинского района Северо-Казахстанской области формируются в соответствии с Бюджетным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -616,90 +748,202 @@
         <w:t>
       3. Учесть в бюджет Донецкого сельского округа на 2026 год поступление целевых текущих трансферты из областного бюджета в сумме 3890 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учесть в бюджет Донецкого сельского округа на 2026 год поступление целевых текущих трансферты из районного бюджета в сумме 1000 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkStart w:name="z76" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4-1. Предусмотреть в бюджете Донецкого сельского округа на 2026 год расходы за счет свободных остатков бюджетных средств, сложившихся на 1 января 2026 года согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Решение дополнено пунктом 4-1 в соответствии с решением маслихата Тайыншинского района Северо-Казахстанской области от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 449/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Учесть в бюджет Донецкого сельского округа на 2026 год бюджетную субвенцию, передаваемую из районного бюджета, в сумме 38778 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1131,74 +1375,12276 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 25 декабря 2025 года № 423/29</w:t>
+              <w:t>№ 423/29 от 25 декабря 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkStart w:name="z82" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Донецкого сельского округа Тайыншинского района Северо-Казахстанской области на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z83" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Тайыншинского района Северо-Казахстанской области от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 449/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53958</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3569</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог с доходов не облагаемых у источника выплаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3569</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4353</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4099</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+610</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+610</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества, находящегося в государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+610</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+236</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+236</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43668</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43668</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43668</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55554,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42905,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42905,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42905,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4057</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4709</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4709</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4709</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+838</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+838</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+838</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1596,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1596,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1596,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обслуживание долга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1596,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1596,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1596,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к решению маслихата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тайыншинского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 25 декабря 2025 года № 423/29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Донецкого сельского округа Тайыншинского района Северо-Казахстанской области на 2027 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1695,51 +14141,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53958</w:t>
+53814</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1873,51 +14319,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9133</w:t>
+9609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2051,51 +14497,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3569</w:t>
+3849</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2229,51 +14675,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3569</w:t>
+3849</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2407,51 +14853,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4353</w:t>
+4507</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2585,51 +15031,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-145</w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2763,51 +15209,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-109</w:t>
+112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2941,51 +15387,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4099</w:t>
+4245</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3119,51 +15565,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1211</w:t>
+1253</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3297,51 +15743,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1211</w:t>
+1253</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3475,51 +15921,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-610</w:t>
+631</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3653,51 +16099,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-610</w:t>
+631</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3831,51 +16277,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-610</w:t>
+631</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4009,51 +16455,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-547</w:t>
+565</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4187,51 +16633,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-311</w:t>
+321</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4365,51 +16811,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-311</w:t>
+321</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4543,51 +16989,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-236</w:t>
+244</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4721,51 +17167,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-236</w:t>
+244</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4899,51 +17345,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43668</w:t>
+43009</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5077,51 +17523,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43668</w:t>
+43009</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5255,51 +17701,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43668</w:t>
+43009</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5777,51 +18223,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53958</w:t>
+53814</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5955,51 +18401,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41311</w:t>
+41506</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6133,51 +18579,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41311</w:t>
+41506</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6311,51 +18757,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41311</w:t>
+41506</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6489,51 +18935,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7100</w:t>
+7526</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6667,51 +19113,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7100</w:t>
+7526</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6845,51 +19291,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4057</w:t>
+4300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7023,51 +19469,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3043</w:t>
+3226</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7201,51 +19647,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4709</w:t>
+3894</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7379,51 +19825,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4709</w:t>
+3894</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7557,51 +20003,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4709</w:t>
+3894</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7735,51 +20181,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-838</w:t>
+888</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7913,51 +20359,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-838</w:t>
+888</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8091,51 +20537,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-838</w:t>
+888</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12599,51 +25045,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12729,51 +25175,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тайыншинского района</w:t>
+              <w:t xml:space="preserve"> Тайыншинского района</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12865,68 +25311,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2025 года № 423/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Донецкого сельского округа Тайыншинского района Северо-Казахстанской области на 2027 год</w:t>
+        <w:t xml:space="preserve"> Бюджет Донецкого сельского округа Тайыншинского района Северо-Казахстанской области на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -13423,51 +25869,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53814</w:t>
+54103</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13601,51 +26047,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9609</w:t>
+10042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13779,51 +26225,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3849</w:t>
+3984</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13957,51 +26403,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3849</w:t>
+3984</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14135,51 +26581,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4507</w:t>
+4761</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14313,51 +26759,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-150</w:t>
+155</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14491,51 +26937,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-112</w:t>
+115</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14669,51 +27115,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4245</w:t>
+4491</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14847,51 +27293,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1253</w:t>
+1297</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15025,51 +27471,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1253</w:t>
+1297</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15203,51 +27649,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-631</w:t>
+718</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15381,51 +27827,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-631</w:t>
+718</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15559,51 +28005,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-631</w:t>
+718</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15737,51 +28183,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-565</w:t>
+585</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15915,51 +28361,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-321</w:t>
+332</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16093,51 +28539,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-321</w:t>
+332</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16271,51 +28717,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-244</w:t>
+253</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16449,51 +28895,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-244</w:t>
+253</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16627,51 +29073,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43009</w:t>
+42758</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16805,51 +29251,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43009</w:t>
+42758</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16983,51 +29429,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43009</w:t>
+42758</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -17505,51 +29951,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53814</w:t>
+54103</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17683,51 +30129,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41506</w:t>
+41095</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17861,51 +30307,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41506</w:t>
+41095</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18039,51 +30485,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41506</w:t>
+41095</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18217,51 +30663,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7526</w:t>
+7978</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18395,51 +30841,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7526</w:t>
+7978</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18573,51 +31019,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4300</w:t>
+4558</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18751,51 +31197,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3226</w:t>
+3420</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18929,51 +31375,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3894</w:t>
+4089</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19107,51 +31553,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3894</w:t>
+4089</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19285,51 +31731,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3894</w:t>
+4089</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19463,51 +31909,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-888</w:t>
+941</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19641,51 +32087,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-888</w:t>
+941</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19819,51 +32265,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-888</w:t>
+941</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24327,51 +36773,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -24457,51 +36903,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Тайыншинского района</w:t>
+              <w:t>Тайыншинского района</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -24587,253 +37033,292 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 25 декабря 2025 года № 423/29</w:t>
+              <w:t>№ 423/29 от 25 декабря 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="28"/>
+    <w:bookmarkStart w:name="z53" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Донецкого сельского округа Тайыншинского района Северо-Казахстанской области на 2028 год</w:t>
+        <w:t xml:space="preserve"> Направление свободных остатков бюджетных средств, сложившихся на 1 января 2026 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z86" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением маслихата Тайыншинского района Северо-Казахстанской области от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 449/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24856,116 +37341,115 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24988,969 +37472,871 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...29 lines deleted...]
-54103</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1596,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...166 lines deleted...]
-10042</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1596,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-3984</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1596,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...166 lines deleted...]
-3984</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1596,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...97 lines deleted...]
-4761</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25969,10054 +38355,1443 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...73 lines deleted...]
-          </w:p>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...166 lines deleted...]
-4491</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1596,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...166 lines deleted...]
-1297</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1594,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...166 lines deleted...]
-1297</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1594,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...166 lines deleted...]
-718</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1594,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...166 lines deleted...]
-718</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...166 lines deleted...]
-718</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...8673 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -36048,55 +39823,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>