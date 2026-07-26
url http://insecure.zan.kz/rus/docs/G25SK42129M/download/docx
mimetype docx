--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="83224b3" w14:textId="83224b3">
+    <w:p w14:paraId="3f2eaa9" w14:textId="3f2eaa9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Амандыкского сельского округа Тайыншинского района Северо-Казахстанской области на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Тайыншинского района Северо-Казахстанской области от 25 декабря 2025 года № 421/29</w:t>
+        <w:t>Решение маслихата Тайыншинского района Северо-Казахстанской области от 25 декабря 2025 года № 421/29.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -159,51 +159,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Настоящее решение вводится в действие с 01.01.2026</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее решение вводится в действие с 01.01.2026</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с пунктом 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -238,61 +248,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", маслихат Тайыншинского района Северо-Казахстанской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. Утвердить бюджет Амандыкского сельского округа Тайыншинского района Северо-Казахстанской области на 2026-2028 годы согласно приложениям </w:t>
+      1. Утвердить бюджет Амандыкского сельского округа Тайыншинского района Северо-Казахстанской области на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -302,410 +312,482 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z73" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доходы – 44862 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z74" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 9673 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z75" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z76" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 1037 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z77" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления трансфертов – 34152 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z78" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 44862 тысяч тенге;</w:t>
+      2) затраты – 45782 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z79" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z80" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z81" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z82" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkStart w:name="z83" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z84" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkStart w:name="z85" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -920 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkStart w:name="z86" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ненефтяной дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      6) ненефтяной дефицит (профицит) бюджета – -920 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z87" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0 тысяч тенге:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 920 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkStart w:name="z88" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkStart w:name="z89" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkStart w:name="z90" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 920 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 в редакции решения маслихата Тайыншинского района Северо-Казахстанской области от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 453/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы бюджета Амандыкского сельского округа Тайыншинского района формируются в соответствии Бюджетным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -742,70 +824,182 @@
         <w:t>
       3. Учесть в бюджете Амандыкского сельского округа на 2026 год поступление целевых текущих трансфертов из областного бюджета в бюджет Амандыкского сельского округа в сумме 4078 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Установить бюджетную субвенцию, передаваемую из районного бюджета в бюджет Амандыкского сельского округа на 2026 год в сумме 30074 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkStart w:name="z92" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4-1. Учесть в бюджете Амандыкского сельского округа на 2026 год расходы за счет свободных остатков бюджетных средств, сложившихся на начало финансового года в сумме 920,0 тысяч тенге согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Решение дополнено пунктом 4-1 в соответствии с решением маслихата Тайыншинского района Северо-Казахстанской области от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 453/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1243,68 +1437,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2025 года № 421/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkStart w:name="z42" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Амандыкского сельского округа Тайыншинского района Северо-Казахстанской области на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z94" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Тайыншинского района Северо-Казахстанской области от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 453/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1379,86 +1613,66 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z36" w:id="25"/>
-[...34 lines deleted...]
-тысяч тенге</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4574,86 +4788,66 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z37" w:id="26"/>
-[...34 lines deleted...]
-тысяч тенге</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5013,51 +5207,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44862</w:t>
+45782</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5190,51 +5384,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38251</w:t>
+40171</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5367,51 +5561,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38251</w:t>
+40171</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5544,405 +5738,405 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38251</w:t>
+40046</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-6176</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+125</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-6176</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5176</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5962,164 +6156,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-3568</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5176</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6180,441 +6374,441 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-2608</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3568</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-435</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1608</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6670,128 +6864,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-Обеспечение функционирования автомобильных дорог в городах районного значения, селах ,поселках, сельских округах</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6879,128 +7073,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах ,поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+435</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7093,428 +7291,450 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджетные кредиты</w:t>
+3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...124 lines deleted...]
-тысяч тенге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...57 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...61 lines deleted...]
-Подкласс</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7528,537 +7748,517 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...124 lines deleted...]
-тысяч тенге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...57 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...61 lines deleted...]
-Программа</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8136,469 +8336,449 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...78 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...124 lines deleted...]
-тысяч тенге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...57 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...61 lines deleted...]
-Подкласс</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8612,333 +8792,291 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-5) Дефицит (профицит) бюджета</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9067,87 +9205,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Ненефтяной дефицит (профицит) бюджета</w:t>
-[...35 lines deleted...]
-0</w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-920</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9240,605 +9378,627 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) Финансирование дефицита (использование профицита) бюджета</w:t>
-[...35 lines deleted...]
-0</w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-920</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...124 lines deleted...]
-тысяч тенге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...57 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...61 lines deleted...]
-Программа</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9852,714 +10012,694 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...99 lines deleted...]
-Погашение займов</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обслуживание долга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...124 lines deleted...]
-тысяч тенге</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...57 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...61 lines deleted...]
-Подкласс</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10573,373 +10713,327 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...146 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10959,50 +11053,227 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11072,51 +11343,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+920</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11421,68 +11692,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2025 года № 421/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Амандыкского сельского округа Тайыншинского района Северо-Казахстанской области на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11557,70 +11828,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z49" w:id="33"/>
+          <w:bookmarkStart w:name="z49" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14752,70 +15023,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z50" w:id="34"/>
+          <w:bookmarkStart w:name="z50" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
+          <w:bookmarkEnd w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17408,70 +17679,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z51" w:id="35"/>
+          <w:bookmarkStart w:name="z51" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17952,70 +18223,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z52" w:id="36"/>
+          <w:bookmarkStart w:name="z52" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
+          <w:bookmarkEnd w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18492,70 +18763,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z53" w:id="37"/>
+          <w:bookmarkStart w:name="z53" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
+          <w:bookmarkEnd w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19732,70 +20003,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z54" w:id="38"/>
+          <w:bookmarkStart w:name="z54" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
+          <w:bookmarkEnd w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -20453,70 +20724,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z55" w:id="39"/>
+          <w:bookmarkStart w:name="z55" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21599,68 +21870,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2025 года № 421/29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="40"/>
+    <w:bookmarkStart w:name="z61" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Амандыкского сельского округа Тайыншинского района Северо-Казахстанской области на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21735,70 +22006,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="41"/>
+          <w:bookmarkStart w:name="z62" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
+          <w:bookmarkEnd w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -24930,70 +25201,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z63" w:id="42"/>
+          <w:bookmarkStart w:name="z63" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
+          <w:bookmarkEnd w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -27586,70 +27857,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="43"/>
+          <w:bookmarkStart w:name="z64" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
+          <w:bookmarkEnd w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -28130,70 +28401,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="44"/>
+          <w:bookmarkStart w:name="z65" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
+          <w:bookmarkEnd w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -28670,70 +28941,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z66" w:id="45"/>
+          <w:bookmarkStart w:name="z66" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
+          <w:bookmarkEnd w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29910,70 +30181,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z67" w:id="46"/>
+          <w:bookmarkStart w:name="z67" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
+          <w:bookmarkEnd w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30631,70 +30902,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z68" w:id="47"/>
+          <w:bookmarkStart w:name="z68" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkEnd w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31429,50 +31700,2773 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к решению маслихата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тайыншинского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 25 декабря 2025 года № 421/29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z101" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Направление свободных остатков бюджетных средств, сложившихся на 1 января 2026 года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z102" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением маслихата Тайыншинского района Северо-Казахстанской области от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 453/30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z103" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+795</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+125</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -31504,55 +34498,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>