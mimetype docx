--- v0 (2025-10-07)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d8c131d" w14:textId="d8c131d">
+    <w:p w14:paraId="9f39892" w14:textId="9f39892">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О создании коммунального государственного учреждения "Центр поддержки семьи" коммунального государственного учреждения "Отдел занятости и социальных программ акимата Тайыншинского района Северо-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Тайыншинского района Северо-Казахстанской области от 8 января 2025 года № 02</w:t>
+        <w:t>Постановление акимата Тайыншинского района Северо-Казахстанской области от 8 января 2025 года № 02.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -686,1753 +686,2049 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 8 января 2025 года № 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение коммунального государственного учреждения "Центр поддержки семьи" коммунального государственного учреждении "Отдел занятости и социальных программ акимата Тайыншинского района Северо-Казахстанской области"</w:t>
+        <w:t xml:space="preserve"> Положение коммунального государственного учреждения "Центр поддержки семьи" коммунального государственного учреждения "Отдел занятости и социальных программ акимата Тайыншинского района Северо-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение в редакции постановления акимата Тайыншинского района Северо-Казахстанской области от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его подписания).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkStart w:name="z19" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коммунальное государственное учреждение "Центр поддержки семьи" коммунального государственного учреждения "Отдел занятости и социальных программ акимата Тайыншинского района Северо-Казахстанской области" (далее - Учреждение) является некоммерческой организацией, обладающей статусом юридического лица, созданной в организационно-правовой форме учреждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
-[...15 lines deleted...]
-      2. Настоящее Положение разработано в соответствии с Гражданским кодексом Республики Казахстан, Социальным кодексом Республики Казахстан, Законом Республики Казахстан "О государственном имуществе", Кодексом Республики Казахстан "О браке (супружестве) и семье", Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Законом Республики Казахстан от 11 июля 2002 года №343 "О социальной и медико-педагогической коррекционной поддержке детей с ограниченными возможностями", Приказом Министра культуры и информации Республики Казахстан от 14 июня 2024 года № 256-НҚ "Об утверждении Правил осуществления деятельности Центров поддержки семьи" (зарегистрирован в Реестре государственной регистрации под № 34499), приказом Заместителя Премьер - Министра - Министра труда и социальной защиты населения Республики Казахстан от 29 июня 2023 года № 263 "Об утверждении стандартов оказания специальных социальных услуг в области социальной защиты населения".</w:t>
+    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Настоящее Положение разработано в соответствии с Гражданским </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, Социальным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственном имуществе", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О браке (супружестве) и семье", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 11 июля 2002 года №343 "О социальной и медико-педагогической коррекционной поддержке детей с ограниченными возможностями", Приказом Министра культуры и информации Республики Казахстан от 14 июня 2024 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Правил осуществления деятельности Центров поддержки семьи" (зарегистрирован в Реестре государственной регистрации под № 34499), приказом Заместителя Премьер - Министра - Министра труда и социальной защиты населения Республики Казахстан от 29 июня 2023 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении стандартов оказания специальных социальных услуг в области социальной защиты населения".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Вид государственного учреждения: коммунальное.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
-[...15 lines deleted...]
-      4. Учредителем Учреждения является местный исполнительный орган - акимат Тайыншинского района Северо-Казахстанской области (далее - местный исполнительный орган), осуществляющий по отношению к Учреждению функции субъекта права государственной собственности.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Учредителем Учреждения является местный исполнительный орган - акимат Тайыншинского района Северо-Казахстанской области (далее - местный исполнительный орган), осуществляющий по отношению к Учреждению функции субъекта права государственной собственности. Местонахождение юридического лица: индекс: 151000, Северо-Казахстанская область, Тайыншинский район, г. Тайынша, ул. Конституции Казахстана, 197 БИН 980140000530.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
-[...15 lines deleted...]
-      5. Уполномоченным органом соответствующей отрасли, осуществляющим по отношению к учреждению функции координации деятельности является коммунальное государственное учреждение "Отдел занятости и социальных программ акимата Тайыншинского района Северо-Казахстанской области" (далее - Уполномоченный орган).</w:t>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уполномоченным органом соответствующей отрасли, осуществляющим по отношению к учреждению функции координации деятельности является коммунальное государственное учреждение "Отдел занятости и социальных программ акимата Тайыншинского района Северо-Казахстанской области" (далее - Уполномоченный орган). Местонахождение юридического лица: индекс: 151000, Северо-Казахстанская область, Тайыншинский район, г. Тайынша, ул. Конституции Казахстана, 203. БИН 040940004250.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
-[...15 lines deleted...]
-      6. Наименование учреждения на государственном языке: "Солтүстік Қазақстан облысы Тайынша ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесі жанындағы "Отбасын қолдау орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Наименование учреждения на государственном языке: "Солтүстік Қазақстан облысы Тайынша ауданы әкімдігінің жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" коммуналдық мемлекеттік мекемесінің "Отбасын қолдау орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на русском языке: коммунальное государственное учреждение "Центр поддержки семьи" коммунального государственного учреждения "Отдел занятости и социальных программ акимата Тайыншинского района Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
-[...15 lines deleted...]
-      Местонахождение юридического лица: индекс: 151000, Северо-Казахстанская область, Тайыншинский район, г. Тайынша, ул. Конституции Казахстана, 203.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местонахождение юридического лица: индекс: 151000, Северо-Казахстанская область, Тайыншинский район, город Тайынша, улица Конституции Казахстана, 209.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Юридический статус учреждения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Учреждение имеет самостоятельный баланс, счета в банках в соответствии с законодательством Республики Казахстан, бланки, печати с изображением Государственного Герба Республики Казахстан и наименованием государственного учреждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Учреждение не может создавать, а также выступать учредителем (участником) другого юридического лица, за исключением случаев, предусмотренных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Учреждение отвечает по своим обязательствам, находящимся в его распоряжении деньгами. При недостаточности Учреждения денег субсидиарную ответственность по его обязательствам несет учредитель средствами соответствующего бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Гражданско-правовые сделки Учреждения вступают в силу после их обязательной регистрации в территориальных подразделениях казначейства Министерства финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Предмет и цели деятельности учреждения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Предметом деятельности Учреждения на территории района является реализация государственной семейной политики, в том числе мер по сохранению брака и семьи, разрешению семейных конфликтов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Целью деятельности учреждения является:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) координация работы по охвату поддержкой лиц (семей), оказавшихся в трудной жизненной ситуации, государственными органами в пределах своей компетенции, в том числе посредством интегрированной модели;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие в оказании социальной, юридической и психологической поддержки лицам (семьям), оказавшимся в трудной жизненной ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оказание поддержки лицам с признаками бытового насилия с возможностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) информационно-разъяснительная работа о направлениях и мерах государственной семейной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) взаимодействие с местными исполнительными органами, организациями, волонтерами, консультативно-совещательными органами по вопросам реализации государственной семейной политики, профилактики бытового насилия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мониторинг и анализ тенденций государственной семейной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организация работы мобильных групп по раннему выявлению и организации оказания поддержки лицам (семьям), находящимся в трудной жизненной ситуации, при участии органов образования, здравоохранения, внутренних дел в пределах своей компетенции под координацией местного исполнительного органа по вопросам социальной защиты и занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществление консультативной помощи, проведение оценки и определение потребности лица(семьи) в мерах государственной поддержки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) организация работы мобильных групп по раннему выявлению и координация работы по охвату лиц (семей), оказавшихся в трудной жизненной ситуации, координация работы государственных органов и организации оказания всесторонней поддержки лицам (семьям), оказавшихся в трудной жизненной ситуации в пределах своей компетенции</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) реализация иных мер по профилактике бытового насилия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Осуществление проведения обучающих и просветительских мероприятий среди населения, направленных на укрепление семьи, в том числе по созданию семьи, на повышение осведомленности населения о мерах государственной поддержки лиц (семей), а также на профилактику бытового насилия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Составление аналитических записок и отчетов, проведение мониторинга эффективности оказываемой помощи и поддержки лицам (семьям).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Повышение качества жизни малообеспеченных семей и повышения мотивации многодетных матерей, проживающих в районе, с преодолением трудных жизненных ситуаций с улучшением личного материального положения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Учреждение не вправе осуществлять деятельность, а также совершать сделки, не отвечающие предмету и целям его деятельности, закрепленным в настоящем положение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Управление Учреждением</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
-[...15 lines deleted...]
-      18. Управление Учреждением осуществляет местный исполнительный орган.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Управление Учреждением осуществляет местный исполнительный орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
-[...15 lines deleted...]
-      19. Местный исполнительный орган в установленном законодательством порядке осуществляет следующие функции:</w:t>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Местный исполнительный орган в установленном законодательством порядке осуществляет следующие функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) закрепляет за Учреждением имущество;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляет контроль за сохранностью имущества Учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) утверждает положение Учреждения, внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) по согласованию с уполномоченным органом принимает решение о реорганизации и ликвидации Учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) утверждает план финансирования Учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) определяет права, обязанности и ответственность руководителя Учреждения, основания освобождения его от занимаемой должности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) утверждает структуру и предельную штатную численность Учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) утверждает годовую финансовую отчетность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осуществляет иные полномочия, возложенные на него настоящим положением и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
-[...15 lines deleted...]
-      21. Руководитель учреждения назначается на должность и освобождается от должности местным исполнительным органом, за исключением случаев, установленных законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Руководитель учреждения назначается на должность и освобождается от должности местным исполнительным органом, за исключением случаев, установленных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
-[...15 lines deleted...]
-      22. Руководитель организует и руководит работой Учреждения, непосредственно подчиняется местному исполнительному органу, за исключением случаев, установленных законодательством Республики Казахстан и несет персональную ответственность за выполнение возложенных на него задач и осуществление им своих функций.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Руководитель организует и руководит работой Учреждения, непосредственно подчиняется местному исполнительному органу, за исключением случаев, установленных законодательством Республики Казахстан и несет персональную ответственность за выполнение возложенных на него задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель учреждения назначает на должность и освобождает от должности заместителя руководителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
-[...15 lines deleted...]
-      23. Руководитель действует на принципах единоначалия и самостоятельно решает вопросы деятельности Учреждения в соответствии с его компетенцией, определяемой законодательством Республики Казахстан и настоящим положением.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Руководитель действует на принципах единоначалия и самостоятельно решает вопросы деятельности Учреждения в соответствии с его компетенцией, определяемой законодательством Республики Казахстан и настоящим </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>положением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
-[...15 lines deleted...]
-      24. Действия руководителя, направленные на осуществление Учреждением деятельности вне положения, являются нарушением трудовых обязанностей и влекут применение мер дисциплинарной и материальной ответственности.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Действия руководителя, направленные на осуществление Учреждением деятельности вне положения, являются нарушением трудовых обязанностей и влекут применение мер дисциплинарной и материальной ответственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
-[...15 lines deleted...]
-      25. Руководитель Учреждения в установленном законодательством Республики Казахстан порядке:</w:t>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Руководитель Учреждения в установленном законодательством Республики Казахстан порядке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без доверенности действует от имени Учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представляет интересы Учреждения в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заключает договоры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выдает доверенности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) утверждает планы Учреждения по командировкам, стажировкам, обучению сотрудников в казахстанских и зарубежных учебных центрах и иным видам повышения квалификации сотрудников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) открывает банковские счета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) издает приказы и дает указания, обязательные для всех работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) принимает решения, обеспечивает сохранность и эффективное использование имущества Центра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) определяет политику, стратегию деятельности Центра и механизм ее реализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) принимает меры по противодействию коррупции и несет персональную ответственность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) принимает на работу и увольняет с работы сотрудников Учреждения, кроме сотрудников, назначаемых местным исполнительным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) применяет меры поощрения и налагает дисциплинарные взыскания на сотрудников Учреждения, в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) определяет обязанности и круг полномочий своего заместителя (заместителей) и иных сотрудников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) принимает меры по внедрению в практику рациональных форм и методов работы, развитию материально-технической базы Центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11) принимает на работу и увольняет с работы сотрудников Учреждения, кроме сотрудников, назначаемых местным исполнительным органом; </w:t>
-[...79 lines deleted...]
-      15) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим положением и местным исполнительным органом.</w:t>
+      15) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>положением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
-[...15 lines deleted...]
-      24. Для идентификации лиц с признаками бытового насилия Центр в течение двух рабочих дней перенаправляет лицо в организации, предоставляющие специальные социальные услуги жертвам бытового насилия в соответствии с приказом Заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 29 июня 2023 года № 263 "Об утверждении стандартов оказания специальных социальных услуг в области социальной защиты населения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32941).</w:t>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Для идентификации лиц с признаками бытового насилия Центр в течение двух рабочих дней перенаправляет лицо в организации, предоставляющие специальные социальные услуги жертвам бытового насилия в соответствии с приказом Заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 29 июня 2023 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении стандартов оказания специальных социальных услуг в области социальной защиты населения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32941).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Порядок образования имущества Учреждения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
-[...15 lines deleted...]
-      26. Имущество Учреждения составляют активы юридического лица, стоимость которых отражается на его балансе. Имущество Учреждения формируется за счет:</w:t>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Имущество Учреждения составляют активы юридического лица, стоимость которых отражается на его балансе. Имущество Учреждения формируется за счет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) имущества, переданного ему собственником;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) имущества (включая денежные доходы), приобретенного в результате собственной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
-[...15 lines deleted...]
-      27. Учреждение не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по смете.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Учреждение не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по смете.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
-[...15 lines deleted...]
-      28. Если законами Республики Казахстан Учреждению предоставлено право осуществлять приносящую доходы деятельность, то деньги, полученные от такой деятельности, подлежат зачислению в соответствующий бюджет, за исключением денег от реализации товаров (работ, услуг), производимых Учреждением в сферах, предусмотренных Законом Республики Казахстан "О государственном имуществе".</w:t>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Если законами Республики Казахстан Учреждению предоставлено право осуществлять приносящую доходы деятельность, то деньги, полученные от такой деятельности, подлежат зачислению в соответствующий бюджет, за исключением денег от реализации товаров (работ, услуг), производимых Учреждением в сферах, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственном имуществе".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
-[...15 lines deleted...]
-      29. Деятельность Учреждения финансируется из местного бюджета, если дополнительный источник финансирования не установлен законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Деятельность Учреждения финансируется из местного бюджета, если дополнительный источник финансирования не установлен законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
-[...15 lines deleted...]
-      30. Учреждение ведет бухгалтерский учет и представляет отчетность в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Учреждение ведет бухгалтерский учет и представляет отчетность в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
-[...15 lines deleted...]
-      31. Проверка и ревизия финансово - хозяйственной деятельности Учреждения осуществляется местным исполнительным органом в установленном законодательством Республики Казахстан порядке.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Проверка и ревизия финансово - хозяйственной деятельности Учреждения осуществляется местным исполнительным органом в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Режим работы в Учреждении</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
-[...15 lines deleted...]
-      32. Режим работы учреждения устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Режим работы учреждения устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7. Порядок внесения изменений и дополнений в учредительные документы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
-[...15 lines deleted...]
-      33. Внесение изменений и дополнений в учредительные документы производится по решению местного исполнительного органа и проходят процедуру государственной регистрации в территориальных органах юстиции в соответствии с Законом Республики Казахстан "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств".</w:t>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. Внесение изменений и дополнений в учредительные документы производится по решению местного исполнительного органа и проходят процедуру государственной регистрации в территориальных органах юстиции в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8. Условия реорганизации и ликвидации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
-[...15 lines deleted...]
-      34. Реорганизация и ликвидация Учреждения производится по решению местного исполнительного органа.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Реорганизация и ликвидация Учреждения производится по решению местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
-[...15 lines deleted...]
-      35. Государственное юридическое лицо ликвидируется также по другим основаниям, предусмотренным законодательными актами.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Государственное юридическое лицо ликвидируется также по другим основаниям, предусмотренным законодательными актами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
-[...15 lines deleted...]
-      36. Имущество ликвидированного, оставшееся после удовлетворения требований кредиторов, перераспределяется местным исполнительным органом.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Имущество ликвидированного, оставшееся после удовлетворения требований кредиторов, перераспределяется местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
-[...15 lines deleted...]
-      37. Деньги ликвидированного Учреждения, включая средства, полученные в результате реализации имущества этого юридического лица, оставшиеся после удовлетворения требований кредиторов, зачисляются в доход соответствующего бюджета.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Деньги ликвидированного Учреждения, включая средства, полученные в результате реализации имущества этого юридического лица, оставшиеся после удовлетворения требований кредиторов, зачисляются в доход соответствующего бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9. Сведения о филиалах и представительствах</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
-[...15 lines deleted...]
-      38. Учреждение не имеет филиалов и представительств. </w:t>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 37. Учреждение не имеет филиалов и представительств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
@@ -2441,55 +2737,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2815,31 +3111,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>