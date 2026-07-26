--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9f39892" w14:textId="9f39892">
+    <w:p w14:paraId="30ab133" w14:textId="30ab133">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2737,55 +2737,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3111,31 +3111,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>