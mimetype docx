--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f17c8bc" w14:textId="f17c8bc">
+    <w:p w14:paraId="20b78e0" w14:textId="20b78e0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,107 +93,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Новомихайловского сельского округа Мамлютского района Северо-Казахстанской области на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Мамлютского района Северо-Казахстанской области от 24 декабря 2025 года № 51/11</w:t>
+        <w:t>Решение маслихата Мамлютского района Северо-Казахстанской области от 24 декабря 2025 года № 51/11.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Настоящее решение вводится в действие с 01.01.2026.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее решение вводится в действие с 01.01.2026.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -252,51 +272,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2-7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", маслихат Мамлютского района Северо-Казахстанской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z62" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Новомихайловского сельского округа Мамлютского района Северо-Казахстанской области на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -328,1026 +348,1256 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> соответственно к настоящему решению, в том числе на 2026 год в следующих объемах:</w:t>
+        <w:t xml:space="preserve"> соответственно, к настоящему решению, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z63" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) доходы – 224278 тысячи тенге,</w:t>
+        <w:t xml:space="preserve">
+      1) доходы – 224278 тысячи тенге, </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z64" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 34375 тысячи тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z65" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 174 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z66" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 1443 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z67" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      специальные поступления- 0 тысяч тенге,</w:t>
+      специальные поступления – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z68" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления трансфертов – 188286 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z69" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 224278 тысяч тенге;</w:t>
+      2) затраты – 225379,3 тысячи тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z70" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование -0 тысяч тенге,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z71" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты - 0 тысяч тенге,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z72" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов -0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z73" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0 тысяч тенге,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z74" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z75" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление от продажи финансовых активов государства – 0 тысяч тенге;</w:t>
+      поступление от продажи финансовых активов государства – 0 тысяч</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z76" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z77" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ненефтяной дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -1101,3 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z78" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0 тысяч тенге;</w:t>
+      6) нефтяной дкефицит (профицит) бюджета- 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z79" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 1101,3 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z80" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов -0 тысяч тенге,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z81" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашения займов -0 тысяч тенге,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z82" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 1101,3 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 в редакции решения маслихата Мамлютского района Северо-Казахстанской области от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы бюджета сельского округа на 2026 год формируются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюджетным кодексом Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> за счет следующих налоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z11" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) индивидуальный подоходный налог по доходам, подлежащим обложению самостоятельно физическими лицами, у которых на территории села расположено заявленное при постановке на регистрационный учет в органе государственных доходов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z84" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения – для индивидуального предпринимателя, частного нотариуса, частного судебного исполнителя, адвоката, профессионального медиатора;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z85" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место жительства – для остальных физических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z12" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) налог на имущество физических лиц по объектам обложения данным налогом, находящимся на территории села, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z13" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) земельный налог на земли населенных пунктов с физических и юридических лиц по земельным участкам, находящимся на территории села;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z14" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) налог на транспортные средства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z86" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с физических лиц, место жительства которых находится на территории села;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z87" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с юридических лиц, место нахождения которых, указываемое в их учредительных документах, располагается на территории села;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z15" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) плата за пользование земельными участками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z16" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) плата за размещение наружной (визуальной) рекламы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z88" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на открытом пространстве за пределами помещений в селе;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z89" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в полосе отвода автомобильных дорог общего пользования, проходящих через территории села, сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z90" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на открытом пространстве за пределами помещений вне населенных пунктов и вне полосы отвода автомобильных дорог общего пользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z17" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) налог на добычу полезных ископаемых на общераспространенные полезные ископаемые, подземные воды и лечебные грязи, находящиеся на территории села, сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z18" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Установить, что доходы бюджета сельского округа формируется за счет следующих неналоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z19" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) штрафы, налагаемые акимами сельских округов за административные правонарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z20" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) добровольные сборы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z21" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) доходы от коммунальной собственности села, сельского округа (коммунальной собственности местного самоуправления):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z91" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления части чистого дохода коммунальных государственных предприятий, созданных по решению аппарата акима сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z92" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доходы на доли участия в юридических лицах, находящиеся в коммунальной собственности села, сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z93" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доходы от аренды имущества коммунальной собственности села, сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z94" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вознаграждения по кредитам, выданным из бюджета сельского округа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z95" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие доходы от коммунальной собственности села, сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z22" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) прочие неналоговые поступления в бюджет сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z23" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Установить, что доходы бюджета сельского округа формируются за счет следующих поступлений от продажи основного капитала:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z24" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) поступления от продажи имущества, закрепленного за государственными учреждениями, финансируемыми из бюджетов сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z25" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поступления от продажи земельных участков, за исключением поступлений от продажи земельных участков сельскохозяйственного назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z26" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) плата за продажу права аренды земельных участков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z27" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Учесть в бюджете сельского округа на 2026 год целевые текущие трансферты, передаваемые из вышестоящего бюджета в сумме 188286 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-1. Направить свободные остатки бюджетных средств, сложившихся на 1 января 2026 года в сумме 1101,3 тысяч тенге на расходы по бюджетным программам согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 5-1 в соответствии с решением маслихата Мамлютского района Северо-Казахстанской области от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1363,58 +1613,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Председатель маслихата Мамлютского района</w:t>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председатель маслихата Мамлютского района</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Северо-Казахстанской области</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1535,135 +1802,13511 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к решению маслихата</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мамлютского района</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Северо-Казахстанской области</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 декабря 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 51/11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z46" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Новомихайловского сельского округа Мамлютского района Северо-Казахстанской области на 2026 год</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Мамлютского района Северо-Казахстанской области от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+224278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34375</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21695</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21695</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11242</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+236</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Налог на транспортные средства </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9986</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренний налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1438</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1438</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Неналоговые поступления </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества, находящегося в государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1443</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1443</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1443</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальные поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+188286</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+188286</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+188286</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+225379,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка,сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5520</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5520</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5520</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Культура, спорт, туризм и информационное пространство </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поддержка культурно-досуговой работы на местном уровне </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145176</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145176</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145176</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Обеспечение функционирования автомобильных дорог в городах районного значения, села, поселка, сельского округа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143676</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1101,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) ненефтяной дефицит (профицит бюджета) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита ) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1101,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+9 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1101,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1101,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1101,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к решению маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мамлютского района</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 декабря 2025 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 51/11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z97" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Новомихайловского сельского округа Мамлютского района Северо-Казахстанской области на 2027 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -2349,51 +15992,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-224278</w:t>
+80793</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2527,51 +16170,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34375</w:t>
+39231</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2705,51 +16348,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21695</w:t>
+24760</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2883,51 +16526,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21695</w:t>
+24760</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3061,51 +16704,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11242</w:t>
+12830</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3239,51 +16882,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-236</w:t>
+269</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3417,51 +17060,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1020</w:t>
+1164</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3595,51 +17238,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9986</w:t>
+11397</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3773,51 +17416,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1438</w:t>
+1641</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3951,51 +17594,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1438</w:t>
+1641</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4129,51 +17772,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-174</w:t>
+199</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4307,51 +17950,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-174</w:t>
+199</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4485,51 +18128,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-174</w:t>
+199</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4663,51 +18306,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1443</w:t>
+1647</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4841,51 +18484,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1443</w:t>
+1647</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5019,51 +18662,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1443</w:t>
+1647</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5375,51 +19018,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-188286</w:t>
+39716</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5553,51 +19196,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-188286</w:t>
+39716</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5731,51 +19374,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-188286</w:t>
+39716</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6672,51 +20315,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-224278</w:t>
+80793</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6882,51 +20525,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39085</w:t>
+38272</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7092,51 +20735,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39085</w:t>
+38272</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7302,51 +20945,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39085</w:t>
+38272</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7512,51 +21155,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39085</w:t>
+38272</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7722,51 +21365,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5520</w:t>
+5918</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7932,51 +21575,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5520</w:t>
+5918</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8142,51 +21785,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5520</w:t>
+5918</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8352,51 +21995,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4500</w:t>
+4881</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8562,51 +22205,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1020</w:t>
+1037</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8772,51 +22415,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34497</w:t>
+35078</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8982,51 +22625,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34497</w:t>
+35078</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9192,51 +22835,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34497</w:t>
+35078</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9402,51 +23045,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34497</w:t>
+35078</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9612,51 +23255,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-145176</w:t>
+1525</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9822,51 +23465,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-145176</w:t>
+1525</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10032,51 +23675,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-145176</w:t>
+1525</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10242,51 +23885,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1500</w:t>
+1525</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10371,132 +24014,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-143676</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10622,51 +24261,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Чистое бюджетное кредитование</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10690,57 +24329,61 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10828,51 +24471,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджетные кредиты</w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10896,61 +24539,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11038,51 +24677,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение бюджетных кредитов</w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11244,51 +24883,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Сальдо по операциям с финансовыми активами</w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11312,57 +24951,61 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11450,51 +25093,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11518,61 +25161,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11660,51 +25299,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+5) Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11866,51 +25505,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Дефицит (профицит) бюджета</w:t>
+6) ненефтяной дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12071,52 +25710,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-6) ненефтяной дефицит (профицит) бюджета </w:t>
+              <w:t>
+7) Финансирование дефицита (использование профицита ) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12140,57 +25779,61 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12278,261 +25921,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) Финансирование дефицита (использование профицита ) бюджета</w:t>
-[...209 lines deleted...]
-Поступления займов</w:t>
+Поступление займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13800,51 +27233,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к решению маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13871,66 +27304,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 51/11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z98" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Новомихайловского сельского округа Мамлютского района Северо-Казахстанской области на 2027 год</w:t>
+        <w:t xml:space="preserve"> Бюджет Новомихайловского сельского округа Мамлютского района Северо-Казахстанской области на 2028 год</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -14616,51 +28051,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80793</w:t>
+86904</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14794,51 +28229,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39231</w:t>
+44931</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14972,51 +28407,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24760</w:t>
+28358</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15150,51 +28585,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24760</w:t>
+28358</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15328,51 +28763,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12830</w:t>
+14694</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15506,51 +28941,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-269</w:t>
+308</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15684,51 +29119,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1164</w:t>
+4993</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15862,51 +29297,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11397</w:t>
+9393</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16040,51 +29475,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1641</w:t>
+1879</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16218,51 +29653,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1641</w:t>
+1879</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16396,51 +29831,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-199</w:t>
+228</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16574,51 +30009,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-199</w:t>
+228</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16752,51 +30187,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-199</w:t>
+228</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16930,51 +30365,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1647</w:t>
+1886</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17108,51 +30543,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1647</w:t>
+1886</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17286,51 +30721,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1647</w:t>
+1886</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17428,162 +30863,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Специальные поступления</w:t>
+Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+39859</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -17606,87 +31041,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления трансфертов</w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39716</w:t>
+39859</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17707,532 +31142,487 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из вышестоящих органов государственного управления</w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39716</w:t>
+39859</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-3</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders>
-[...64 lines deleted...]
-39716</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...105 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Функциональная подгруппа</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18290,82 +31680,113 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Администратор бюджетных программ</w:t>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18379,443 +31800,489 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Программа</w:t>
-[...27 lines deleted...]
-          <w:p/>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+2) Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+86904</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18903,162 +32370,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) Затраты</w:t>
+Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80793</w:t>
+43834</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -19113,87 +32580,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственные услуги общего характера</w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38272</w:t>
+43834</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19214,93 +32681,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -19323,87 +32790,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+Аппарат акима города районного значения, села, поселка,сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38272</w:t>
+43834</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19456,202 +32923,206 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима города районного значения, села, поселка,сельского округа</w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38272</w:t>
+43834</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19698,207 +33169,203 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38272</w:t>
+6337</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -19953,87 +33420,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жилищно-коммунальное хозяйство</w:t>
+Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5918</w:t>
+6337</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20054,93 +33521,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -20163,87 +33630,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Благоустройство населенных пунктов</w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5918</w:t>
+6337</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20296,164 +33763,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5918</w:t>
+5296</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20547,161 +34014,165 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
+009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Освещение улиц в населенных пунктах</w:t>
+Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4881</w:t>
+1041</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20748,207 +34219,203 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Обеспечение санитарии населенных пунктов</w:t>
+              <w:t xml:space="preserve">
+Культура, спорт, туризм и информационное пространство </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1037</w:t>
+35202</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -21002,88 +34469,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Культура, спорт, туризм и информационное пространство </w:t>
+              <w:t>
+Деятельность в области культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35078</w:t>
+35202</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21104,93 +34571,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -21213,87 +34680,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Деятельность в области культуры</w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35078</w:t>
+35202</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21346,202 +34813,206 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+              <w:t xml:space="preserve">
+Поддержка культурно-досуговой работы на местном уровне </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35078</w:t>
+35202</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21588,207 +35059,203 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Поддержка культурно-досуговой работы на местном уровне </w:t>
+              <w:t>
+Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35078</w:t>
+1531</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -21843,87 +35310,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Транспорт и коммуникации</w:t>
+Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1525</w:t>
+1531</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21944,93 +35411,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -22053,87 +35520,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Автомобильный транспорт</w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1525</w:t>
+1531</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22186,164 +35653,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+              <w:t xml:space="preserve">
+Обеспечение функционирования автомобильных дорог в городах районного значения, села, поселка, сельского округа </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1525</w:t>
+1531</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22428,132 +35895,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Обеспечение функционирования автомобильных дорог в городах районного значения, села, поселка, сельского округа </w:t>
+              <w:t>
+3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1525</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22679,51 +36142,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) Чистое бюджетное кредитование</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22747,57 +36210,61 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22885,51 +36352,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджетные кредиты</w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22953,61 +36420,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23095,51 +36558,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение бюджетных кредитов</w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23301,51 +36764,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Сальдо по операциям с финансовыми активами</w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23369,57 +36832,61 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23507,51 +36974,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23575,61 +37042,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23717,51 +37180,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+5) Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23923,51 +37386,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Дефицит (профицит) бюджета</w:t>
+6) ненефтяной дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24129,51 +37592,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) ненефтяной дефицит (профицит) бюджета</w:t>
+7) Финансирование дефицита (использование профицита ) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24197,57 +37660,61 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24335,261 +37802,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) Финансирование дефицита (использование профицита ) бюджета</w:t>
-[...209 lines deleted...]
-Поступление займов</w:t>
+Поступления займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25857,11848 +39114,3265 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к решению маслихата</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мамлютского района</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Северо-Казахстанской области</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2025 года</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 51/11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Новомихайловского сельского округа Мамлютского района Северо-Казахстанской области на 2028 год</w:t>
+        <w:t xml:space="preserve"> Направление свободных остатков бюджетных средств, сложившихся на 1 января 2026 года</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z100" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением маслихата Мамлютского района Северо-Казахстанской области от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Класс</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...61 lines deleted...]
-Подкласс</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...29 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...139 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...162 lines deleted...]
-86904</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...166 lines deleted...]
-44931</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...97 lines deleted...]
-28358</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...166 lines deleted...]
-28358</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка,сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...166 lines deleted...]
-14694</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...166 lines deleted...]
-308</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Трансферты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...166 lines deleted...]
-4993</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...166 lines deleted...]
-9393</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...166 lines deleted...]
-1879</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...166 lines deleted...]
-1879</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1101,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...9367 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -37729,55 +42403,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>