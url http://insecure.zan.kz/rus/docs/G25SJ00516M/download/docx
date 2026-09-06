--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="75bdc76" w14:textId="75bdc76">
+    <w:p w14:paraId="780fbca" w14:textId="780fbca">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Дубровинского сельского округа Мамлютского района Северо-Казахстанской области на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Мамлютского района Северо-Казахстанской области от 24 декабря 2025 года № 51/6</w:t>
+        <w:t>Решение маслихата Мамлютского района Северо-Казахстанской области от 24 декабря 2025 года № 51/6.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -252,51 +252,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2-7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", маслихат Мамлютского района Северо-Казахстанской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Дубровинского сельского округа Мамлютского района Северо-Казахстанской области на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -331,71 +330,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно к настоящему решению, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) доходы – 100992 тысячи тенге,</w:t>
+        <w:t xml:space="preserve">
+      1) доходы – 93492 тысячи тенге, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 19392 тысячи тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -421,549 +417,617 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 530 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      специальные поступления- 0 тысяч тенге,</w:t>
+      специальные поступления – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 80984 тысяч тенге;</w:t>
+      поступления трансфертов – 73484 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 100992 тысяч тенге;</w:t>
+      2) затраты – 96560,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование -0 тысяч тенге,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты - 0 тысяч тенге,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов -0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0 тысяч тенге,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление от продажи финансовых активов государства – 0 тысяч тенге;</w:t>
-[...77 lines deleted...]
-      поступление займов -0 тысяч тенге;</w:t>
+      поступление от продажи финансовых активов государства – 0 тысяч</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашения займов -0 тысяч тенге;</w:t>
+      тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тысяч тенге.</w:t>
+      5) дефицит (профицит) бюджета – - 3068,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) нефтяной дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 3068,5 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поступления займов – 0 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      погашение займов – 0 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые остатки бюджетных средств – 3068,5 тысяч тенге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата Мамлютского района Северо-Казахстанской области от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы бюджета сельского округа на 2026 год формируются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюджетным кодексом Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> за счет следующих налоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z11" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) индивидуальный подоходный налог по доходам, подлежащим обложению самостоятельно физическими лицами, у которых на территории села расположено заявленное при постановке на регистрационный учет в органе государственных доходов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения – для индивидуального предпринимателя, частного нотариуса, частного судебного исполнителя, адвоката, профессионального медиатора;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место жительства – для остальных физических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) налог на имущество физических лиц по объектам обложения данным налогом, находящимся на территории села, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) земельный налог на земли населенных пунктов с физических и юридических лиц по земельным участкам, находящимся на территории села;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) налог на транспортные средства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с физических лиц, место жительства которых находится на территории села;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с юридических лиц, место нахождения которых, указываемое в их учредительных документах, располагается на территории села;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) плата за пользование земельными участками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) плата за размещение наружной (визуальной) рекламы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на открытом пространстве за пределами помещений в селе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -974,150 +1038,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в полосе отвода автомобильных дорог общего пользования, проходящих через территории села, сельского округа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на открытом пространстве за пределами помещений вне населенных пунктов и вне полосы отвода автомобильных дорог общего пользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) налог на добычу полезных ископаемых на общераспространенные полезные ископаемые, подземные воды и лечебные грязи, находящиеся на территории села, сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Установить, что доходы бюджета сельского округа формируется за счет следующих неналоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) штрафы, налагаемые акимами сельских округов за административные правонарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) добровольные сборы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) доходы от коммунальной собственности села, сельского округа (коммунальной собственности местного самоуправления):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления части чистого дохода коммунальных государственных предприятий, созданных по решению аппарата акима сельского округа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1164,190 +1228,342 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вознаграждения по кредитам, выданным из бюджета сельского округа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие доходы от коммунальной собственности села, сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) прочие неналоговые поступления в бюджет сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Установить, что доходы бюджета сельского округа формируются за счет следующих поступлений от продажи основного капитала:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) поступления от продажи имущества, закрепленного за государственными учреждениями, финансируемыми из бюджетов сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поступления от продажи земельных участков, за исключением поступлений от продажи земельных участков сельскохозяйственного назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) плата за продажу права аренды земельных участков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Учесть в бюджете сельского округа на 2026 год целевые текущие трансферты, передаваемые из вышестоящего бюджета в сумме 80984 тысяч тенге.</w:t>
+      5. Учесть в бюджете сельского округа на 2026 год целевые текущие трансферты, передаваемые из вышестоящего бюджета в сумме 73484 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 в редакции решения маслихата Мамлютского района Северо-Казахстанской области от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5-1. Направить свободные остатки бюджетных средств, сложившихся на 1 января 2026 года в сумме 3068,5 тысяч тенге на расходы по бюджетным программам согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 5-1 в соответствии с решением маслихата Мамлютского района Северо-Казахстанской области от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1535,284 +1751,582 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к решению маслихата</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мамлютского района</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Северо-Казахстанской области </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2025 года</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 51/6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z48" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Дубровинского сельского округа Мамлютского района Северо-Казахстанской области на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Мамлютского района Северо-Казахстанской области от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1868,51 +2382,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1933,51 +2447,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2000,51 +2514,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2073,164 +2587,164 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2251,160 +2765,160 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-100992</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93492</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2429,160 +2943,160 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19392</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2607,160 +3121,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10446</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2781,164 +3295,164 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10446</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2963,160 +3477,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8926</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3137,164 +3651,164 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 245</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3315,164 +3829,164 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3493,164 +4007,164 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Налог на транспортные средства </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8531</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3675,160 +4189,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренний налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3849,164 +4363,164 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4031,160 +4545,160 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Неналоговые поступления </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4209,160 +4723,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4383,164 +4897,164 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от аренды имущества, находящегося в государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4565,160 +5079,160 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 530</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4743,160 +5257,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 530</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4917,164 +5431,164 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 530</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5099,160 +5613,160 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специальные поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5277,160 +5791,160 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-80984</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73484</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5455,160 +5969,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-80984</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73484</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5629,280 +6143,280 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-80984</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73484</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5958,51 +6472,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6091,51 +6605,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6156,83 +6670,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6255,51 +6769,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6328,200 +6842,200 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6542,192 +7056,192 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-100992</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96560,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6752,192 +7266,192 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-32136</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35203</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6962,192 +7476,192 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-32136</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35203</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7168,196 +7682,196 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка,сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-32136</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35203</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7378,196 +7892,196 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-32136</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35203</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7592,192 +8106,192 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-24480</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16980</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7802,192 +8316,192 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-24480</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16980</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8008,196 +8522,196 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-24480</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16980</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8218,196 +8732,196 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7564</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8428,196 +8942,196 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2416</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8638,196 +9152,196 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-14500</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8852,192 +9366,192 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Культура, спорт, туризм и информационное пространство </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41799</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9062,192 +9576,192 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Деятельность в области культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41799</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9268,196 +9782,196 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41799</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9478,196 +9992,196 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Поддержка культурно-досуговой работы на местном уровне </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41799</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9692,192 +10206,192 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2577</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9902,192 +10416,192 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2577</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10108,196 +10622,196 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2577</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10318,402 +10832,406 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Обеспечение функционирования автомобильных дорог в городах районного значения, села, поселка, сельского округа </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2577</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...129 lines deleted...]
-0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10723,413 +11241,417 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...129 lines deleted...]
-0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11150,192 +11672,196 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...129 lines deleted...]
-0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Возврат неиспользованных (недоиспользованных) целевых трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11356,608 +11882,608 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...99 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...99 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...99 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11978,192 +12504,192 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...99 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12184,1584 +12710,2316 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...99 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...29 lines deleted...]
-7</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...99 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...129 lines deleted...]
-0</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3068,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...168 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...89 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита ) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3068,5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...90 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...115 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...166 lines deleted...]
-0</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+9 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3068,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3068,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
- 0</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3068,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13800,81 +15058,237 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Приложение 2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к решению маслихата</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мамлютского района</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Северо-Казахстанской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
@@ -38253,50 +39667,3698 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  0</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к решению маслихата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мамлютского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 декабря 2025 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 51/6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z61" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Направление свободных остатков бюджетных средств, сложившихся на 1 января 2026 года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением маслихата Мамлютского района Северо-Казахстанской области от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3067</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3067</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка,сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3067</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3067</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Трансферты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3068,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -38327,55 +43389,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>