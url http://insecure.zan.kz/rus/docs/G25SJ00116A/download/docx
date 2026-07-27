--- v0 (2026-03-14)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="504ec89" w14:textId="504ec89">
+    <w:p w14:paraId="ba3c5ad" w14:textId="ba3c5ad">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения коммунального государственного учреждения "Отдел занятости и социальных программ акимата Мамлютского района Северо-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Мамлютского района Северо-Казахстанской области от 11 апреля 2025 года № 116</w:t>
+        <w:t>Постановление акимата Мамлютского района Северо-Казахстанской области от 11 апреля 2025 года № 116.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -789,54 +789,152 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коммунальное государственное учреждение "Отдел занятости и социальных программ акимата Мамлютского района Северо-Казахстанской области", (далее - Отдел) является государственным органом Республики Казахстан, осуществляющим руководство в социально-трудовой сфере, а также в области миграции населения в пределах компетенции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Отдел ведомств не имеет.</w:t>
+      2. Отдел имеет подведомственные учреждения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммунальное государственное учреждение "Центр поддержки семьи" коммунального государственного учреждения "Отдел занятости и социальных программ акимата Мамлютского района Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммунальное государственное учреждение "Центр оказания специальных социальных услуг" коммунального государственного учреждения "Отдел занятости и социальных программ акимата Мамлютского района Северо-Казахстанской области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции постановления акимата Мамлютского района Северо-Казахстанской области от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Отдел осуществляет свою деятельность в соответствии с Конституцией Республики Казахстан, Гражданским кодексом Республики Казахстан, Административным процедурно-процессуальным кодексом Республики Казахстан, Трудовым кодексом Республики Казахстан, Бюджетным кодексом Республики Казахстан, Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Законом Республики Казахстан "О государственной службе Республики Казахстан", Законом Республики Казахстан "О государственных закупках", Законом Республики Казахстан "О противодействии коррупции", Законом Республики Казахстан "О правовых актах", а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1227,51 +1325,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) социальной защиты лиц, занятых на работах с вредными условиями труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) предоставления специальных социальных услуг;</w:t>
+      8) установление опеки или попечительства над недееспособными или ограниченно дееспособными совершеннолетними лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) миграции населения и беженцев в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
@@ -1291,50 +1389,112 @@
         <w:t>
       10) признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) иные задачи, возложенные на Отдел законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным постановлением акимата Мамлютского района Северо-Казахстанской области от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1671,2022 +1831,2004 @@
         <w:t>
       доводить административный акт до сведения участника административной процедуры либо их представителей в порядке, установленном Административным процедурно-процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработка и утверждение плана работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разработка и утверждение плана организационных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление регулятивных, реализационных функций в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) соблюдение и защита прав, свобод и законных интересов человека и гражданина, организаций и государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) обеспечивает учет и рассмотрение обращений физических и юридических лиц, проведение личного приема граждан руководителем отдела в соответствии с Административным процедурно-процессуальным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечение функционирования в Отделе системы информационных ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оказание государственных услуг и электронных государственных услуг с применением информационных систем в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) принятие мер по повышению качества оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) разработка годового плана государственных закупок, организация и проведение процедур государственных закупок, составление отчетности по государственным закупкам Отдела в соответствии с Законом Республики Казахстан "О государственных закупках";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) разработка проектов и мониторинг правовых и нормативных правовых актов акима и акимата района в социально-трудовой сфере, а также в области миграции населения в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление информации по запросам государственных органов, наделенных контрольными и надзорными функциями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) подготовка ответов (проектов ответов) на запросы депутатов, государственных органов и их территориальных управлений в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) оказание методической помощи государственным органам в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) размещение проектов бюджетных программ, отчетов о реализации бюджетных программ на портале "Открытые бюджеты";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) проведение единой государственной политики в области социальной защиты населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) участие в разработке государственной политики занятости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) анализ и прогнозирование ситуации на рынке труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) подготовка и внесение предложений по совершенствованию действующего законодательства в сфере занятости и социальной защиты населения в вышестоящие органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) реализации региональной карты занятости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) осуществления мониторинга создания рабочих мест в рамках национальных проектов, планов развития области, города республиканского значения, столицы, региональной карты занятости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) организация работы районной трехсторонней комиссии по социальному партнерству и регулированию социальных и трудовых отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) разработка, согласование районного трехстороннего Соглашения между акимом района, районными объединениями работников, работодателей и профсоюзов, мероприятий по реализации районного трехстороннего Соглашения и представления на утверждение районной трехсторонней комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) мониторинг за ходом реализации принятых обязательств и мероприятий по реализации районного трехстороннего Соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) координация региональных программ занятости населения и специальных мероприятий, обеспечивающих содействие занятости целевым группам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) разработка и внесение на рассмотрение акиму района предложений об определении целевых групп населения, проживающих на территории района и социальных мер по их защите;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) участие в работе консультативных комиссий и рабочих групп, формируемых из представителей органов исполнительной власти, объединений работодателей и профсоюзов, рассматривающих вопросы занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) назначение и выплата жилищной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) выдача, продление и отзыв разрешений трудовому иммигранту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) оказания социальной помощи и координации в оказании помощи лицам с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) оформление документов на обеспечение санаторно-курортного лечения лиц с инвалидностью и детей с инвалидностью в соответствии с индивидуальной программой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) оформление документов на обеспечение лиц с инвалидностью техническими вспомогательными (компенсаторными) средствами и (или) специальными средствами передвижения в соответствии с индивидуальной программой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) оформление документов на обеспечение услугами индивидуального помощника для лиц с инвалидностью первой группы, имеющих затруднение в передвижении, специалиста жестового языка для лиц с инвалидностью по слуху в соответствии с индивидуальной программой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) предоставления дополнительных мер социальной помощи лицам с инвалидностью, предусмотренных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) планирование и организация деятельности по обеспечению лиц с инвалидностью специальными средствами передвижения, протезно - ортопедическими изделиями, сурдо-тифло-техническими средствами, а также по обеспечению лиц с инвалидностью санаторно-курортным лечением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) оказание консультативной помощи общественным организациям лиц с инвалидностью в решении социальных программ и координация их деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) подготовка аналитических материалов, выступлений на семинарах, совещаниях, встречи с жителями населения района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) обеспечение эффективности использования программных баз по вопросам занятости и социальных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) организация и контроль бухгалтерского учета в отделе за расходованием лимитов, исполнением сметы расходов административных программ, бюджетных классификаций и правильности ведения бухгалтерского учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) организация и проведение мероприятий по подготовке, переподготовке и повышению классификации работников Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) организация работы по назначению государственной адресной социальной помощи малообеспеченным слоям населения в соответствии с действующим законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) разработка проекта местного бюджета системы социальной защиты населения района на соответствующий год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) участие в реализации программ по поддержке многодетных семей, охраны материнства и детства, лиц с инвалидностью, других слоев населения, нуждающихся в социальной защите;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) организация и проведение разъяснительной работы среди населения, оказание практической и методической помощи аппаратам акимов сельских округов по вопросам определения нуждающихся в социальной помощи, единовременных компенсаций реабилитированным гражданам, пострадавшим вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне, семьям погибших военнослужащих, другим слоям населения, претендующим на льготы в соответствии с нормативными правовыми актами государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) организация работы по предоставлению социальной помощи отдельным категориям нуждающихся граждан и к памятным датам и праздничным дням;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) организация совместной деятельности с общественными объединениями (ветеранскими организациями, обществами лиц с инвалидностью, благотворительными фондами и другими некоммерческими организациями) по вопросам социальной защиты граждан района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) по запросу благотворительных фондов, меценатов осуществляющие социальную помощь предоставлять информацию лиц нуждающихся в социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) исполняет полномочия в сфере оказания социальной и иной помощи лицам, освобожденным из учреждений уголовно-исполнительной системы, а также состоящим на учете службы пробации, в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) реализуют в пределах своей компетенции государственную политику в области миграции населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      49) оказывают кандасам, относящимся к целевым группам населения, содействие в трудоустройстве, профессиональной подготовке, переподготовке и повышении квалификации в соответствии с Социальным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) разработка и утверждение плана работы;</w:t>
+      50) в целях воссоединения семьи принимают приглашения граждан Республики Казахстан для переселения в Республику Казахстан родственников из числа этнических казахов, проживающих за рубежом, и направляют эти приглашения в местные исполнительные органы областей, городов республиканского значения, столицы в порядке, определяемом уполномоченным органом по вопросам миграции населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) разработка и утверждение плана организационных мероприятий;</w:t>
+      51) выдают, продлевают и отзывают разрешения трудовому иммигранту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осуществление регулятивных, реализационных функций в пределах своей компетенции;</w:t>
+      52) осуществляют регистрацию трудовых договоров между работодателем и трудовым иммигрантом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) соблюдение и защита прав, свобод и законных интересов человека и гражданина, организаций и государства;</w:t>
+      53) организация общественных работ, состоящих в выполнении лицом, привлеченным к административной ответственности, не требующих определенной квалификации бесплатных общественно полезных работ, в общественных местах, расположенных по месту его жительства (далее - общественные работы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) обеспечивает учет и рассмотрение обращений физических и юридических лиц, проведение личного приема граждан руководителем отдела в соответствии с Административным процедурно-процессуальным кодексом Республики Казахстан; </w:t>
+      54) обращаться в случае возникновения в период выполнения общественных работ обстоятельств, предусмотренных частью седьмой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 49-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Кодекса Республики Казахстан об административных правонарушениях от 5 июля 2014 года, в суд по ходатайству об освобождении такого лица от выполнения общественных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) обеспечение функционирования в Отделе системы информационных ресурсов;</w:t>
+      55) вызывать правонарушителя, заполнять его личные данные в течение трех рабочих дней с момента поступления вступившего в законную силу постановления суда о привлечении лица к общественным работам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      7) оказание государственных услуг и электронных государственных услуг с применением информационных систем в соответствии с законодательством Республики Казахстан; </w:t>
+        <w:t>
+      56) разъяснять правонарушителю порядок и условия выполнения общественных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) принятие мер по повышению качества оказания государственных услуг;</w:t>
+      57) направлять в течение трех рабочих дней с момента поступления вступившего в законную силу постановления суда о привлечении лица к общественным работам, уведомление в органы внутренних дел о принятии его к исполнению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) разработка годового плана государственных закупок, организация и проведение процедур государственных закупок, составление отчетности по государственным закупкам Отдела в соответствии с Законом Республики Казахстан "О государственных закупках"</w:t>
+      58) направлять в течение трех рабочих дней с момента поступления вступившего в законную силу постановления суда о привлечении лица к общественным работам уведомление в организацию о направлении к ним лица для выполнения общественных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) разработка проектов и мониторинг правовых и нормативных правовых актов акима и акимата района в социально-трудовой сфере, а также в области миграции населения в пределах компетенции;</w:t>
+      59) составлять график и периодичность выполнения общественных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) представление информации по запросам государственных органов, наделенных контрольными и надзорными функциями;</w:t>
+      60) уведомлять незамедлительно с момента выявления факта уклонения правонарушителя от выполнения общественных работ органы внутренних дел;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z75" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) подготовка ответов (проектов ответов) на запросы депутатов, государственных органов и их территориальных управлений в пределах компетенции;</w:t>
+      61) направлять в течение трех рабочих дней с момента исполнения постановления суда о привлечении лица к общественным работам, уведомление в суд;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) оказание методической помощи государственным органам в пределах компетенции;</w:t>
+      62) выдавать разрешения по распоряжению имуществом, снятию пенсий, пособий, социальных выплат, поступивших на счет недееспособного или ограниченно дееспособного совершеннолетнего лица, и на отчуждение имущества граждан, признанных по решению суда недееспособными или ограниченно дееспособными.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
-[...15 lines deleted...]
-      14) Размещение проектов бюджетных программ, отчетов о реализации бюджетных программ на портале "Открытые бюджеты" в соответствии с приказом Министра информации и общественного развития Республики Казахстан от 30 апреля 2021 года № 149 "Об утверждении Правил размещения информации и публичного обсуждения проектов бюджетных программ (отчетов о реализации бюджетных программ) на интернет-портале открытых бюджетов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 22682);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 в редакции постановления акимата Мамлютского района Северо-Казахстанской области от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя Отдела</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
-[...15 lines deleted...]
-      15) проведение единой государственной политики в области социальной защиты населения;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Отделом осуществляется первым руководителем, который несет персональную ответственность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
-[...15 lines deleted...]
-      16) участие в разработке государственной политики занятости;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за неисполнение либо ненадлежащее исполнение должностных обязанностей и превышение им своих должностных полномочий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
-[...15 lines deleted...]
-      17) анализ и прогнозирование ситуации на рынке труда;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за непринятие мер по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
-[...15 lines deleted...]
-      18) подготовка и внесение предложений по совершенствованию действующего законодательства в сфере занятости и социальной защиты населения в вышестоящие органы;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за совершение непосредственно подчиненными им государственными служащими коррупционных преступлений при совокупности следующих условий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
-[...15 lines deleted...]
-      19) реализации региональной карты занятости;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) установлена связь между коррупционным преступлением, совершенным подчиненным, и виной в неисполнении или ненадлежащем исполнении должностных обязанностей по предупреждению совершения коррупционных правонарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
-[...15 lines deleted...]
-      20) осуществления мониторинга создания рабочих мест в рамках национальных проектов, планов развития области, города республиканского значения, столицы, региональной карты занятости;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в отношении подчиненного имеется вступивший в законную силу судебный акт о привлечении к уголовной ответственности за коррупционное преступление либо уголовное дело за совершение коррупционного преступления прекращено органом уголовного преследования или судом на основании пунктов 3), 4), 9), 10), 11) и 12) части первой статьи 35 или статьи 36 Уголовно-процессуального кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
-[...15 lines deleted...]
-      21) организация работы районной трехсторонней комиссии по социальному партнерству и регулированию социальных и трудовых отношений;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за выполнение возложенных на Отдел задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
-[...15 lines deleted...]
-      22) разработка, согласование районного трехстороннего Соглашения между акимом района, районными объединениями работников, работодателей и профсоюзов, мероприятий по реализации районного трехстороннего Соглашения и представления на утверждение районной трехсторонней комиссии;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Отдела назначается на должность и освобождается от должности распоряжением акима Мамлютского района в соответствии с Законом Республики Казахстан "О государственной службе Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
-[...15 lines deleted...]
-      23) мониторинг за ходом реализации принятых обязательств и мероприятий по реализации районного трехстороннего Соглашения;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Отдела имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
-[...15 lines deleted...]
-      24) координация региональных программ занятости населения и специальных мероприятий, обеспечивающих содействие занятости целевым группам;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 в редакции постановления акимата Мамлютского района Северо-Казахстанской области от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Полномочия руководителя Отдела: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
-[...15 lines deleted...]
-      25) разработка и внесение на рассмотрение акиму района предложений об определении целевых групп населения, проживающих на территории района и социальных мер по их защите;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представляет на утверждение акимата района Положение Отдела, внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
-[...15 lines deleted...]
-      26) участие в работе консультативных комиссий и рабочих групп, формируемых из представителей органов исполнительной власти, объединений работодателей и профсоюзов, рассматривающих вопросы занятости населения;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует работу Отдела, осуществляет руководство его деятельностью, несет персональную ответственность за выполнение возложенных на Отдел задач и осуществление им своих функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
-[...15 lines deleted...]
-      27) назначение и выплата жилищной помощи;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определяет обязанности и устанавливает степень ответственности работников Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
-[...15 lines deleted...]
-      28) выдача, продление и отзыв разрешений трудовому иммигранту;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) назначает на должности и освобождает от должностей работников Отдела в соответствии с Трудовым кодексом Республики Казахстан, Законом Республики Казахстан "О государственной службе Республики Казахстан";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z92" w:id="82"/>
-[...15 lines deleted...]
-      29) организации кадрового обеспечения субъектов, предоставляющих специальные социальные услуги, профессиональной подготовки, переподготовки и повышения квалификации социальных работников;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) согласно трудового законодательства, Закона Республики Казахстан "О государственной службе Республики Казахстан" решает вопросы поощрения работников, оказания им материальной помощи, налагает дисциплинарные взыскания на работников Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z93" w:id="83"/>
-[...15 lines deleted...]
-      30) взаимодействия с физическими, юридическими лицами и государственными органами по вопросам предоставления специальных социальных услуг;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) издает в пределах своей компетенции приказы, инструкции, обязательные для исполнения работниками Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z94" w:id="84"/>
-[...15 lines deleted...]
-      31) оказания социальной помощи и координации в оказании помощи лицам с инвалидностью;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) представляет Отдел в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
-[...15 lines deleted...]
-      32) оформление документов на обеспечение санаторно-курортного лечения лиц с инвалидностью и детей с инвалидностью в соответствии с индивидуальной программой;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивает соблюдение законодательства о государственной гарантии равных прав и возможностей мужчин и женщин;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
-[...15 lines deleted...]
-      33) оформление документов на обеспечение лиц с инвалидностью техническими вспомогательными (компенсаторными) средствами и (или) специальными средствами передвижения в соответствии с индивидуальной программой;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) несет персональную ответственность за соблюдение антикоррупционного законодательства сотрудниками Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
-[...15 lines deleted...]
-      34) оформление документов на обеспечение услугами индивидуального помощника для лиц с инвалидностью первой группы, имеющих затруднение в передвижении, специалиста жестового языка для лиц с инвалидностью по слуху в соответствии с индивидуальной программой;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляет иные полномочия в соответствии с Бюджетным кодексом Республики Казахстан, законодательством о труде, государственной службе, местном государственном управлении и самоуправлении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z98" w:id="88"/>
-[...15 lines deleted...]
-      35) предоставления дополнительных мер социальной помощи лицам с инвалидностью, предусмотренных законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. исполнение полномочий руководителя Отдела в период его отсутствия осуществляется лицом, его замещающим в соответствии с законодательством о труде, о государственной службе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z99" w:id="89"/>
-[...15 lines deleted...]
-      36) планирование и организация деятельности по обеспечению лиц с инвалидностью специальными средствами передвижения, протезно - ортопедическими изделиями, сурдо-тифло-техническими средствами, а также по обеспечению лиц с инвалидностью санаторно-курортным лечением;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Имущество Отдела</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
-[...15 lines deleted...]
-      37) оказание консультативной помощи общественным организациям лиц с инвалидностью в решении социальных программ и координация их деятельности;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Отдел может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством о государственном имуществе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
-[...15 lines deleted...]
-      38) подготовка аналитических материалов, выступлений на семинарах, совещаниях, встречи с жителями населения района;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество Отдела формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством о государственном имуществе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z102" w:id="92"/>
-[...15 lines deleted...]
-      39) обеспечение эффективности использования программных баз по вопросам занятости и социальных программ;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Имущество, закрепленное за Отделом, относится к коммунальной собственности района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z103" w:id="93"/>
-[...15 lines deleted...]
-      40) организация и контроль бухгалтерского учета в отделе за расходованием лимитов, исполнением сметы расходов административных программ, бюджетных классификаций и правильности ведения бухгалтерского учета;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством о государственном имуществе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z104" w:id="94"/>
-[...15 lines deleted...]
-      41) организация и проведение мероприятий по подготовке, переподготовке и повышению классификации работников Отдела;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Реорганизация и упразднение Отдела</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
-[...15 lines deleted...]
-      42) организация работы по назначению государственной адресной социальной помощи малообеспеченным слоям населения в соответствии с действующим законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Реорганизация (слияние, присоединение, разделение, выделение, преобразование) и упразднение (ликвидация) Отдела осуществляются в соответствии с Гражданским кодексом Республики Казахстан, Трудовым кодексом Республики Казахстан, Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Законом Республики Казахстан "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств", Законом Республики Казахстан "О государственной службе Республики Казахстан", Законом Республики Казахстан "О государственном имуществе", а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
-[...1076 lines deleted...]
-    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>