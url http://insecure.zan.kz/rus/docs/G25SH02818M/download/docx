--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9e97487" w14:textId="9e97487">
+    <w:p w14:paraId="f5dacb1" w14:textId="f5dacb1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Куйбышевского сельского округа Кызылжарского района Северо-Казахстанской области на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Кызылжарского районного маслихата Северо-Казахстанской области от 26 декабря 2025 года № 28/18</w:t>
+        <w:t>Решение Кызылжарского районного маслихата Северо-Казахстанской области от 26 декабря 2025 года № 28/18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -232,51 +232,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Бюджетного кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2-7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Кызылжарский районный маслихат Северо-Казахстанской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Куйбышевского сельского округа Кызылжарского района на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -312,70 +312,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 136 458 тысяч тенге:</w:t>
+      1) доходы – 106 378,7 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 13 776 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -418,246 +416,234 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      поступления трансфертов – 122 682 тысяч тенге;</w:t>
+        <w:t xml:space="preserve">
+      поступления трансфертов – 92 602,7 тысяч тенге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) затраты – 136 458 тысяч тенге;</w:t>
+        <w:t xml:space="preserve">
+      2) затраты – 107 924,8 тысяч тенге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -1 546,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ненефтяной дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      6) ненефтяной дефицит (профицит) бюджета – -1 546,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0 тысяч тенге:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 1546,1 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -665,557 +651,619 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 1 546,1 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Кызылжарского районного маслихата Северо-Казахстанской области от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы Куйбышевского сельского округа на 2026 год формируются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюджетным кодексом Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> за счет следующих налоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) индивидуального подоходного налога по доходам, подлежащим обложению самостоятельно физическими лицами, у которых на территории села расположено заявленное при постановке на регистрационный учет в органе государственных доходов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения – для индивидуального предпринимателя, частного нотариуса, частного судебного исполнителя, адвоката, профессионального медиатора;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место жительства – для остальных физических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) налога на имущество физических лиц по объектам обложения данным налогом, находящимся на территории села, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) земельного налога на земли населенных пунктов с физических и юридических лиц по земельным участкам, находящимся на территории села;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) налога на транспортные средства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с физических лиц, место жительства которых находится на территории села;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с юридических лиц, место нахождения которых, указываемое в их учредительных документах, располагается на территории села;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) платы за пользование земельными участками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) платы за размещение наружной (визуальной) рекламы на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       открытом пространстве за пределами помещений в селе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Установить, что доходы Куйбышевского сельского округа формируются за счет следующих неналоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) штрафы, налагаемые акимом сельского округа, за административные правонарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) добровольные сборы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) доходы от коммунальной собственности села, сельского округа (коммунальной собственности местного самоуправления):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доходы от аренды имущества коммунальной собственности села, сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) прочие неналоговые поступления в бюджет сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Установить, что поступлениями в бюджет Куйбышевского сельского округа от продажи основного капитала являются поступления от продажи имущества, закрепленного за государственными учреждениями, финансируемыми из бюджета сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Предусмотреть на 2026 год объемы субвенций, передаваемых из районного бюджета бюджету округа в общей сумме 66 804 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Предусмотреть в бюджете Куйбышевского сельского округа на 2026 год целевые трансферты из областного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение указанных целевых трансфертов из областного бюджета определяется решением акима Куйбышевского сельского округа "О реализации решения Кызылжарского районного маслихата Северо-Казахстанской области "Об утверждении бюджета Куйбышевского сельского округа Кызылжарского района на 2026-2028 годы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Предусмотреть в бюджете Куйбышевского сельского округа на 2026 год целевые трансферты из районного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение указанных целевых трансфертов из районного бюджета определяется решением акима Куйбышевского сельского округа "О реализации решения Кызылжарского районного маслихата Северо-Казахстанской области "Об утверждении бюджета Куйбышевского сельского округа Кызылжарского района на 2026-2028 годы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1403,199 +1451,380 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1 к решению</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кызылжарского районного маслихата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Северо-Казахстанской области</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2025 года № 28/18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Куйбышевского сельского округа Кызылжарского района на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Кызылжарского районного маслихата Северо-Казахстанской области от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="768"/>
-[...14 lines deleted...]
-        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1625,51 +1854,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1703,88 +1932,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1814,51 +2042,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1892,84 +2120,83 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1991,51 +2218,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2058,99 +2285,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-136 458</w:t>
+106 378,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2172,51 +2398,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2250,84 +2476,83 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13 776</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2353,51 +2578,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2431,84 +2656,83 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 760</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2534,51 +2758,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2612,84 +2836,83 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 760</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2715,51 +2938,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2793,84 +3016,83 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 990</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2896,51 +3118,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2974,84 +3196,83 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 270</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3077,51 +3298,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3155,84 +3376,83 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3258,51 +3478,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3336,84 +3556,83 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 690</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3439,51 +3658,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3517,84 +3736,83 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3620,51 +3838,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3698,88 +3916,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3801,51 +4018,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3879,88 +4096,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3982,51 +4198,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4060,88 +4276,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4163,51 +4378,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4241,88 +4456,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4344,51 +4558,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4411,95 +4625,94 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-122 682</w:t>
+92 602,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4525,51 +4738,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4592,95 +4805,94 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-122 682</w:t>
+92 602,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4706,51 +4918,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4773,174 +4985,173 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-122 682</w:t>
+92 602,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функциональная группа</w:t>
-[...35 lines deleted...]
-              <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4974,163 +5185,162 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...35 lines deleted...]
-              <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5164,151 +5374,150 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5331,166 +5540,165 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-136 458</w:t>
+107 924,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-            <w:gridSpan w:val="4"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5513,166 +5721,165 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 822</w:t>
+50 547,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5695,166 +5902,165 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50 822</w:t>
+50 547,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5877,166 +6083,165 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 222</w:t>
+45 336,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6059,166 +6264,165 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 600</w:t>
+5 211,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-            <w:gridSpan w:val="4"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6241,166 +6445,165 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 146</w:t>
+19 390</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6423,166 +6626,165 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 146</w:t>
+19 390</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6616,155 +6818,154 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7 246</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6787,4646 +6988,4848 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 900</w:t>
+11 540</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...111 lines deleted...]
-Культура, спорт, туризм и информационное пространство</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 836</w:t>
+604</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...99 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 836</w:t>
+32 117</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...111 lines deleted...]
-Поддержка культурно-досуговой работы на местном уровне</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 836</w:t>
+32 117</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...111 lines deleted...]
-Транспорт и коммуникации</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34 654</w:t>
+32 117</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...99 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34 654</w:t>
+5 870</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...111 lines deleted...]
-Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34 654</w:t>
+5 870</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...95 lines deleted...]
-3) Чистое бюджетное кредитование</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+547</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...95 lines deleted...]
-Бюджетные кредиты</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+5 323</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...68 lines deleted...]
-            </w:r>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-Сумма, тысяч тенге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...68 lines deleted...]
-            </w:r>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...138 lines deleted...]
-0</w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...143 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...133 lines deleted...]
-            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...137 lines deleted...]
-            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Приобретение финансовых активов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...133 lines deleted...]
-            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...133 lines deleted...]
-            <w:tcW w:w="769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...143 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1 546,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...138 lines deleted...]
-0</w:t>
+-1 546,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Функциональная группа</w:t>
-[...145 lines deleted...]
-Сумма, тысяч тенге</w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 546,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...145 lines deleted...]
-5</w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
-[...95 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение займов</w:t>
-[...35 lines deleted...]
-0</w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Класс</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подкласс</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
-[...35 lines deleted...]
-Сумма, тысяч тенге</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-            </w:r>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-5</w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...138 lines deleted...]
-0</w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...147 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 546,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11445,124 +11848,269 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 546,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...29 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 546,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>