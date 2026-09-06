--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5bc23dc" w14:textId="5bc23dc">
+    <w:p w14:paraId="52f1f79" w14:textId="52f1f79">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Виноградовского сельского округа Кызылжарского района Северо-Казахстанской области на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Кызылжарского районного маслихата Северо-Казахстанской области от 26 декабря 2025 года № 28/17</w:t>
+        <w:t>Решение Кызылжарского районного маслихата Северо-Казахстанской области от 26 декабря 2025 года № 28/17.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -348,71 +348,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 33 587 тысяч тенге:</w:t>
+      1) доходы – 34 072,9 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 5 242 тысяч тенге;</w:t>
+      налоговые поступления – 5 727,9 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
@@ -468,51 +468,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления трансфертов – 28 345 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 33 587 тысяч тенге;</w:t>
+      2) затраты – 34 457 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
@@ -608,91 +608,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -384,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ненефтяной дефицит (профицит) бюджета – 0 тысяч тенге;</w:t>
+      6) ненефтяной дефицит (профицит) бюджета – -384,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0 тысяч тенге:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 384,1 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
@@ -708,54 +708,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 384,1 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 в редакции решения Кызылжарского районного маслихата Северо-Казахстанской области от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы Виноградовского сельского округа на 2026 год формируются в соответствии с Бюджетным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1427,51 +1499,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к решению</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1492,51 +1564,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кызылжарского районного маслихата</w:t>
+              <w:t>к решению Кызылжарского</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1557,51 +1629,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Северо-Казахстанской области</w:t>
+              <w:t>районного маслихата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1622,74 +1694,9997 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 26 декабря 2025 года № 28/17</w:t>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 26 декабря 2025 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 28/17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:bookmarkStart w:name="z76" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Виноградовского сельского округа Кызылжарского района на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z77" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Кызылжарского районного маслихата Северо-Казахстанской области от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 072,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 727,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 684,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 684,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 529</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Налог на транспортные средства </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 383</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+514</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+514</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальные поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 345</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 345</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 345</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 457</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 187</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 187</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 187</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 148</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 148</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 988</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+870</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Приобретение финансовых активов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-384,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-384,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+384,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+384,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+384,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+384,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к решению</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кызылжарского районного маслихата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 26 декабря 2025 года № 28/17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Виноградовского сельского округа Кызылжарского района на 2027 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2206,51 +12201,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 587</w:t>
+32 686</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2383,51 +12378,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 242</w:t>
+6 814</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2560,51 +12555,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 199</w:t>
+2 859</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2737,51 +12732,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 199</w:t>
+2 859</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2914,51 +12909,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 529</w:t>
+3 287</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3091,51 +13086,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-115</w:t>
+149</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3268,51 +13263,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3445,51 +13440,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 383</w:t>
+3 098</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3622,51 +13617,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-514</w:t>
+668</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3799,51 +13794,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-514</w:t>
+668</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4507,51 +14502,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 345</w:t>
+25 872</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4684,51 +14679,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 345</w:t>
+25 872</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4861,51 +14856,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 345</w:t>
+25 872</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5448,51 +15443,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 587</w:t>
+32 686</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5625,51 +15620,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 187</w:t>
+27 922</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5802,51 +15797,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 187</w:t>
+27 922</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5979,51 +15974,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 187</w:t>
+27 922</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6156,51 +16151,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 278</w:t>
+3 442</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6333,51 +16328,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 278</w:t>
+3 442</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6510,51 +16505,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-290</w:t>
+305</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6687,51 +16682,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 988</w:t>
+3 137</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6864,51 +16859,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 122</w:t>
+1 322</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7041,51 +17036,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 122</w:t>
+1 322</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7218,51 +17213,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 122</w:t>
+1 322</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8019,51 +18014,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10993,51 +20988,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к решению</w:t>
+              <w:t>Приложение 3 к решению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -11194,9634 +21189,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2025 года № 28/17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="46"/>
-[...9565 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:bookmarkStart w:name="z66" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Виноградовского сельского округа Кызылжарского района на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>