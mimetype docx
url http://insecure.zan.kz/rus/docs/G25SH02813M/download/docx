--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7228979" w14:textId="7228979">
+    <w:p w14:paraId="493fdf3" w14:textId="493fdf3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Березовского сельского округа Кызылжарского района Северо-Казахстанской области на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Кызылжарского районного маслихата Северо-Казахстанской области от 26 декабря 2025 года № 28/13</w:t>
+        <w:t>Решение Кызылжарского районного маслихата Северо-Казахстанской области от 26 декабря 2025 года № 28/13.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -348,71 +348,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 84 233 тысяч тенге:</w:t>
+      1) доходы – 81 074 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 21 364 тысяч тенге;</w:t>
+      налоговые поступления – 18 205 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
@@ -468,51 +468,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления трансфертов – 62 869 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 84 233 тысяч тенге;</w:t>
+      2) затраты – 81 074 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
@@ -712,50 +712,122 @@
         <w:t>
       погашение займов – 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       используемые остатки бюджетных средств – 0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 в редакции решения Кызылжарского районного маслихата Северо-Казахстанской области от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы Березовского сельского округа на 2026 год формируются в соответствии с Бюджетным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1447,51 +1519,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к решению</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1512,51 +1584,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кызылжарского районного маслихата</w:t>
+              <w:t>к решению Кызылжарского</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1577,51 +1649,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Северо-Казахстанской области</w:t>
+              <w:t>районного маслихата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1642,74 +1714,10594 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 26 декабря 2025 года № 28/13</w:t>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 26 декабря 2025 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 28/13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:bookmarkStart w:name="z78" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Березовского сельского округа Кызылжарского района на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z79" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Кызылжарского районного маслихата Северо-Казахстанской области от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="683"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="684"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81 074</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 272</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 272</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 918</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+243</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Налог на транспортные средства </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 466</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальные поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62 869</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62 869</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62 869</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81 074</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44 254</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44 254</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44 254</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22 602</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22 602</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 632</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 970</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 718</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 718</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 718</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Приобретение финансовых активов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к решению</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кызылжарского районного маслихата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 26 декабря 2025 года № 28/13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Березовского сельского округа Кызылжарского района на 2027 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2226,51 +12818,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84 233</w:t>
+70 809</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2403,51 +12995,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21 364</w:t>
+27 772</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2580,51 +13172,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13 431</w:t>
+17 460</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2757,51 +13349,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13 431</w:t>
+17 460</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2934,51 +13526,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 918</w:t>
+10 292</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3111,51 +13703,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-209</w:t>
+271</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3288,51 +13880,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-243</w:t>
+315</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3465,51 +14057,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 466</w:t>
+9 706</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3642,51 +14234,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3819,51 +14411,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4527,51 +15119,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62 869</w:t>
+43 037</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4704,51 +15296,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62 869</w:t>
+43 037</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4881,51 +15473,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62 869</w:t>
+43 037</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5468,51 +16060,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84 233</w:t>
+70 809</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5645,51 +16237,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 413</w:t>
+45 772</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5822,51 +16414,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 413</w:t>
+45 772</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5999,51 +16591,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 413</w:t>
+45 772</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6176,51 +16768,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22 602</w:t>
+10 108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6353,51 +16945,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22 602</w:t>
+10 108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6530,51 +17122,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 808</w:t>
+1 898</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6707,405 +17299,405 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13 794</w:t>
+8 210</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-7 000</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 204</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-9 718</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 204</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7125,518 +17717,518 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-9 718</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 204</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-9 718</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 725</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-4 500</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 725</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7656,227 +18248,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...175 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7946,51 +18361,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 500</w:t>
+4 725</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11677,51 +22092,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к решению</w:t>
+              <w:t>Приложение 3 к решению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -11878,10121 +22293,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2025 года № 28/13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="47"/>
-[...10052 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:bookmarkStart w:name="z67" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Березовского сельского округа Кызылжарского района на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>