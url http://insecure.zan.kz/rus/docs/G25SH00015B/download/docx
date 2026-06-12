--- v0 (2025-11-06)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="395bf5b" w14:textId="395bf5b">
+    <w:p w14:paraId="163ffa6" w14:textId="163ffa6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -855,4984 +855,4598 @@
               </w:rPr>
               <w:t>от 3 октября 2025 года № 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории Кызылжарского района Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решение акима Кызылжарского района Северо-Казахстанской области от 17.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Избирательный участок № 258</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Архангельское, улица Школьная, 7 а, здание коммунального государственного учреждения "Архангельская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Архангельское;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Избирательный участок № 259</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Новокаменка, улица Школьная, 6 а, здание коммунального государственного учреждения "Новокаменская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Новокаменка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Избирательный участок № 260</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Асаново, улица Пионерская, 49, здание коммунального государственного учреждения "Асановская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Асаново, село Толмачевка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Избирательный участок № 263</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Плоское, улица Бірлік, 22, здание медицинского пункта коммунального государственного предприятия на праве хозяйственного ведения "Кызылжарская районная больница" коммунального государственного учреждения "Управление здравоохранения акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Плоское, село Михайловка, село Малое Белое;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Избирательный участок № 264</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Большая Малышка, улица Школьная, 1, здание коммунального государственного учреждения "Большемалышенская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Большая Малышка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Избирательный участок № 265</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Барневка, улица Заречная, 13, здание коммунального государственного учреждения "Барневская начальная школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Барневка, село Гончаровка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Избирательный участок № 267</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Ташкентка, улица Береговая, 21, здание медицинского пункта коммунального государственного предприятия на праве хозяйственного ведения "Кызылжарская районная больница" коммунального государственного учреждения "Управление здравоохранения акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Ташкентка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Избирательный участок № 268</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Бесколь, улица Октябрьская, 19, здание государственного коммунального казенного предприятия "Ясли-сад "Балапан" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Бесколь, улицы: Брусиловского, Луговая, Юбилейная, Есенина, Степная, Пушкина, Солнечная, Мира, Октябрьская, Пирогова, Лесная, Дагестанская, Райавтодор, Абулхаира, Сенатская, Конституции Казахстана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Первомайская - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Фабричная - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Зеленая – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Восточная – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезды: Брусиловского, Пирогова;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Избирательный участок № 269</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Бесколь, улица Гагарина, 10, здание государственного коммунального казенного предприятия "Кызылжарский районный Дом культуры" коммунального государственного учреждения "Кызылжарский районный отдел культуры, развития языков, физической культуры и спорта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Бесколь, улица Комарова – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Калинина – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Целинная - 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы: Озерная, Молодежная, Театральная, Ленина, Пионерская, Ульянова, Строительная, Дорожная;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Избирательный участок № 270</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Бесколь, улица Исляма Баукенова, 56, здание коммунального государственного учреждения "Аппарат акима Бескольского сельского округа Кызылжарского района Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Бесколь, улица Комарова – 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Целинная – 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Калинина –35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы: Сабита.Муканова, Рабочая, Куйбышева, Абая, Ипподромная, Комсомольская, Дзержинского, Северная, Дачная, Джамбула, Есмакана Махметова, Исляма Баукенова, Монтажников, Степана Разина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Избирательный участок № 271</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Бесколь, улица Спортивная, 13, здание коммунального государственного учреждения "Бескольская средняя школа № 2" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Границы: село Бесколь, улица Береговая – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Кирова – 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Советская - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Почтовая - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Фурманова - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Спортивная –1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      улица Горького - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы: Ибраева, Карасай Батыра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезды: Панфилова, Фурманова;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Избирательный участок № 272</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Бесколь, улица Институтская, 1 а, здание коммунального государственного учреждения "Школа-лицей "Парасат" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы: село Бесколь, улица Береговая – 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Кирова – 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица Горького – 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Советская - 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z92" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Фурманова - 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z93" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Спортивная - 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       улица Почтовая - 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улицы: Институтская, Школьная, Букетова, Стройдвор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Избирательный участок № 273</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z98" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Подгорное, улица Школьная, 13, здание коммунального государственного учреждения "Подгорненская основная школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z99" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Подгорное;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) Избирательный участок № 274</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z102" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Приишимка, улица Школьная, 9, здание коммунального государственного учреждения "Приишимская основная школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z103" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Приишимка, село Карлуга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Избирательный участок № 275</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Чапаево, улица Сәкен Сейфуллин, 32, здание государственного учреждения "Чапаевский сельский клуб";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z107" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Чапаево, село Трудовая Нива;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Избирательный участок № 276</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z110" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Байтерек, улица Бейбитшилик, 51, здание коммунального государственного учреждения "Байтерекская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Байтерек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) Избирательный участок № 277</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z113" w:id="103"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z114" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Бугровое, улица Центральная, 20, здание коммунального государственного учреждения "Бугровская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z115" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Бугровое, село Новогеоргиевка, село Сосновка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z116" w:id="106"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Избирательный участок № 278</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z117" w:id="107"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Вагулино, улица Достык, 9, здание дома культуры коммунального государственного учреждения "Аппарат акима Вагулинского сельского округа Кызылжарского района Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Вагулино;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z120" w:id="110"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) Избирательный участок № 279</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z121" w:id="111"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z122" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Кустовое, улица Астана, 24, здание Кустовского сельского клуба товарищества с ограниченной ответственностью "СК-Вагулинское";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z123" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Кустовое;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z124" w:id="114"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) Избирательный участок № 281</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z125" w:id="115"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Красноярка, улица Школьная, 23, здание коммунального государственного учреждения "Красноярская основная школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Красноярка, село Красный яр, село Желяково;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) Избирательный участок № 282</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z130" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Виноградовка, улица Желтоқсан, 34, здание коммунального государственного учреждения "Сивковская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z131" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Виноградовка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z132" w:id="122"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) Избирательный участок № 283</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z133" w:id="123"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z135" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Сумное, улица Тәуелсіздік, 9, здание коммунального государственного учреждения "Аппарат акима Виноградовского сельского округа Кызылжарского района Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Сумное;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z136" w:id="126"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) Избирательный участок № 284</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z137" w:id="127"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z138" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Долматово, улица Центральная, 68, здание Долматовского сельского клуба коммунального государственного учреждения "Аппарат акима Березовского сельского округа Кызылжарского района Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z139" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Долматово;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z140" w:id="130"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Избирательный участок № 286</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z141" w:id="131"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z142" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Боголюбово, улица Ғабит Мүсірепов, 88, здание коммунального государственного учреждения "Боголюбовская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z143" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Боголюбово;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z144" w:id="134"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) Избирательный участок № 289</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z145" w:id="135"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z146" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Надежка, улица Жеңіс, 15 а, здание коммунального государственного учреждения "Надеждинская основная школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z147" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Надежка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z148" w:id="138"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) Избирательный участок № 290</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z149" w:id="139"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z150" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Вознесенка, улица Абай Құнанбаев, 46, здание коммунального государственного учреждения "Вознесенская основная школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z151" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Вознесенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z152" w:id="142"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) Избирательный участок № 291</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z153" w:id="143"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Пресновка, переулок Третий, 1, здание Пресновского сельского клуба коммунального государственного учреждения "Аппарат акима Лесного сельского округа Кызылжарского района Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Пресновка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z156" w:id="146"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) Избирательный участок № 292</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z157" w:id="147"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z158" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Глубокое, улица Школьная, 21, здание коммунального государственного учреждения "Глубоковская основная школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z159" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Глубокое;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z160" w:id="150"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) Избирательный участок № 293</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z161" w:id="151"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z162" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Налобино, улица Абылай хан, 1 а, здание коммунального государственного учреждения "Налобинская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z163" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Налобино, село Николаевка, село Гайдуково, село Дубровное;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z164" w:id="154"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) Избирательный участок № 295</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z165" w:id="155"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z166" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Новоникольское, улица Ивана Куренкова, 1, здание коммунального государственного учреждения "Новоникольский сельский Дом культуры" коммунального государственного учреждения "Аппарат акима Новоникольского сельского округа Кызылжарского района Северо-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z167" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Новоникольское (по согласованию);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) Избирательный участок № 296</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место нахождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Новоалександровка, улица Комсомольская, 23, здание Новоалександровского сельского клуба коммандитного товарищества "Зенченко и Компания" (по согласованию);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Новоалександровка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) Избирательный участок № 297</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место нахождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Трудовое, улица Мира, 38, здание Трудового сельского клуба коммандитного товарищества "Зенченко и Компания" (по согласованию);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Трудовое;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) Избирательный участок № 298</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место нахождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Петерфельд, улица Школьная, 2 а, здание коммунального государственного учреждения "Петерфельдский сельский клуб" коммунального государственного учреждения "Аппарат акима Петерфельдского сельского округа Кызылжарского района Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Измайловка, село Петерфельд;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) Избирательный участок № 300</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место нахождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Кондратовка, переулок Школьный, 9, здание коммунального государственного учреждения "Кондратовская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Кондратовка, село Боровское, село остановочный пункт 2603 км;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) Избирательный участок № 301</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место нахождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Затон, улица Железнодорожная, 3, здание дочернего предприятия "Петропавловское отделение Федерального государственного унитарного предприятия "Южно-Уральская железная дорога" Министерства путей сообщения Российской Федерации (по согласованию);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Затон, село Кривозерка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) Избирательный участок № 302</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место нахождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Прибрежное, улица Саясат, 31, здание коммунального государственного учреждения "Озерная средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Прибрежное;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) Избирательный участок № 303</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место нахождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Тепличное, улица Барыс, 26, здание магазина "Яна" (по согласованию);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Тепличное;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) Избирательный участок № 304</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место нахождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Шаховское, улица Мажита Касенова, 2, здание коммунального государственного учреждения "Шаховская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Шаховское;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) Избирательный участок № 305 место нахождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Рассвет, улица Орталық, 4, здание коммунального государственного учреждения "Рассветская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Рассвет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) Избирательный участок № 306</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место нахождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Семипалатное, улица Есіл, 20 а, здание коммунального государственного учреждения "Центр культурного досуга" коммунального государственного учреждения "Аппарат акима Рассветского сельского округа Кызылжарского района Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Семипалатное;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) Избирательный участок № 307</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место нахождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Красная Горка, улица Мәншүк Мәметова, 8, здание коммунального государственного учреждения "Красногоровская основная школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Красная Горка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) Избирательный участок № 308</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место нахождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Водопроводное, улица Еңбек, 32 а, здание коммунального государственного учреждения "Водопроводная основная школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Водопроводное;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) Избирательный участок № 309</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место нахождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Пеньково, улица Рощинская, 1, здание государственного учреждения "Пеньковский сельский Дом культуры";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Пеньково;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) Избирательный участок № 310</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место нахождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Березовка, улица Центральная, 36, здание коммунального государственного учреждения "Березовская основная школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Березовка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) Избирательный участок № 311</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место нахождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Белое, улица Интернациональная, 3В, здание фельдшерско-акушерского пункта коммунального государственного предприятия на праве хозяйственного ведения "Кызылжарская районная больница" коммунального государственного учреждения "Управление здравоохранения акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Белое;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) Избирательный участок № 312</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место нахождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Знаменское, улица Никифора Ахременко, 41 а, здание коммунального государственного учреждения "Совхозная средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Знаменское, село Байсал;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Избирательный участок № 314</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место нахождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Метлишино, улица Атамекен, 18, жилой дом Чужикова Владимира Николаевича (по согласованию);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Метлишино;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) Избирательный участок № 315</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место нахождения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Новоникольское, улица Мектеп, 24, здание бывшей начальной школы;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Новоникольское;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z169" w:id="159"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) Избирательный участок № 316</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z173" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Соколовка, улица Абая, 10, здание государственного учреждения "Соколовский сельский дом культуры";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Соколовка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) Избирательный участок № 318</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Якорь, улица Интернациональная, 1 а, здание коммунального государственного учреждения "Якорьская средняя школа" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Якорь, село Вознесенка, село Вишневка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) Избирательный участок № 319</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z181" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Ольшанка, улица Толе би, 16, здание бывшей начальной школы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Ольшанка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) Избирательный участок № 322</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z185" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северо-Казахстанская область Кызылжарский район село Бесколь, улица Целинная , 42, здание Кызылжарской районной электросетевой сети акционерного общества "Северо-Казахстанская Распределительная Электросетевая Компания" (по согласованию);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы: село Бесколь;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улицы: Энергетиков, Ломоносова, Интернациональная, 70 лет Октября, Добровольского, Амангельды, Чайковского, Аккаинская, Новосельская, Талгата Мусабаева, Магистральная, Энтузиастов, Карима Сутюшева, Ауэзова, 60 лет Победы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Восточная - 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Зеленая -18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Фабричная - 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица Первомайская 49, 50, 51, 52, 53, 54, 55, 56, 57, 58;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) Избирательный участок № 664</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-[...1540 lines deleted...]
-    <w:bookmarkStart w:name="z263" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Северо-Казахстанская область Кызылжарский район село Бесколь, улица Некрасова, 45, здание коммунального государственного учреждения "Бескольская средняя школа № 3" коммунального государственного учреждения "Отдел образования Кызылжарского района" коммунального государственного учреждения "Управление образования акимата Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z264" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Бесколь, улицы: Аль-Фараби, Курмангазы, Труда, Сакена Сейфулина, Габита Мусрепова, Казахстанская, Кызылжарская, Сатпаева, Южная, Полевая, Кунаева, Толе Би, Некрасова, Садовая, Чокана Валиханова, Бишкульская, Магжана Жумабаева, Маншук Маметовой, Кенесары, Раимбек Батыра, Казыбек Би, Кожаберген Жирау, Ыбрая Алтынсарина, Цветочная, Циолковского, Шухова, Бауыржан Момышулы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z265" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проезды: Труда, Садовый, Бишкульский.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>