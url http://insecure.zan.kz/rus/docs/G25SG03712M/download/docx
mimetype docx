--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="083c95f" w14:textId="083c95f">
+    <w:p w14:paraId="9c890d4" w14:textId="9c890d4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Первомайского сельского округа Жамбылского района Северо-Казахстанской области на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Жамбылского района Северо-Казахстанской области от 26 декабря 2025 года № 37/12</w:t>
+        <w:t>Решение маслихата Жамбылского района Северо-Казахстанской области от 26 декабря 2025 года № 37/12.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -172,61 +172,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" маслихат Жамбылского района Северо-Казахстанской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить бюджет Первомайского сельского округа Жамбылского района Северо-Казахстанской области на 2026-2028 годы согласно приложениям </w:t>
+      1. Утвердить бюджет Первомайского сельского округа Жамбылского района Северо-Казахстанской области на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -236,1090 +236,1410 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 40 796 тысяч тенге:</w:t>
+      1) доходы – 53 796 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 9 320 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 870 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 30 606 тысяч тенге;</w:t>
+      поступления трансфертов – 43 606 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 40 796 тысяч тенге;</w:t>
+      2) затраты – 56 598,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0 тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета – -2 802,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ненефтяной дефицит (профицит) бюджета – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0 тенге:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 2 802,8 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       погашение займов – 0 тенге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тенге.</w:t>
+      используемые остатки бюджетных средств – 2 802,8 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата Жамбылского района Северо-Казахстанской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с момента принятия и распространяется на правоотношения, возникшие с 1 января 2026 года).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы бюджета сельского округа на 2026 год формируются в соответствии с Бюджетным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан (далее – Кодекс) за счет следующих налоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z26" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) если иное не установлено подпунктом 2) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, индивидуальный подоходный налог по доходам, подлежащим обложению самостоятельно физическими лицами, у которых на территории села расположено заявленное при постановке на регистрационный учет в органе государственных доходов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z27" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место нахождения – для индивидуального предпринимателя, частного нотариуса, частного судебного исполнителя, адвоката, профессионального медиатора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z28" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место жительства – для остальных физических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z29" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) налог на имущество физических лиц по объектам обложения данным налогом, находящимся на территории села, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z30" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) земельный налог на земли населенных пунктов с физических и юридических лиц по земельным участкам, находящимся на территории села;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z31" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) налог на транспортные средства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z32" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с физических лиц, место жительства которых находится на территории села;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z33" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с юридических лиц, место нахождения которых, указываемое в их учредительных документах, располагается на территории села;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z34" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) плата за пользование земельными участками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z35" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) плата за размещение наружной (визуальной) рекламы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z36" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на открытом пространстве за пределами помещений в селе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z37" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в полосе отвода автомобильных дорог общего пользования, проходящих через территории села, сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z38" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на открытом пространстве за пределами помещений вне населенных пунктов и вне полосы отвода автомобильных дорог общего пользования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z39" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) налог на добычу полезных ископаемых на общераспространенные полезные ископаемые, подземные воды и лечебные грязи, находящиеся на территории села, сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z40" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Установить, что доходы бюджета сельского округа формируются за счет следующих неналоговых поступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z41" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) штрафы, налагаемые акимом сельского округа за административные правонарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z42" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) добровольные сборы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z43" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) доходы от коммунальной собственности сельского округа (коммунальной собственности местного самоуправления):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z44" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доходы от аренды имущества коммунальной собственности сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z45" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие доходы от коммунальной собственности сельского округа (коммунальной собственности местного самоуправления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z46" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) прочие неналоговые поступления в бюджет сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z47" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Установить, что поступлениями в бюджет сельского округа от продаж основного капитала являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z48" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) поступления от продажи имущества, закрепленного за государственными учреждениями, финансируемыми из бюджета сельского округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z49" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) поступления от продажи земельных участков, за исключением поступлений от продажи земельных участков сельскохозяйственного назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z50" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) плата за продажу права аренды земельных участков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z51" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Учесть в бюджете субвенцию, передаваемую из районного бюджета в бюджет сельского округа на 2026 год в сумме 28 298 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z52" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Учесть в бюджете сельского округа на 2026 год поступление целевых текущих трансфертов из областного бюджета, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z53" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на повышение должностных окладов низовым категориям государственных служащих аппарата акима сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z54" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение указанных целевых текущих трансфертов из областного бюджета определяется решением акима Первомайского сельского округа Жамбылского района Северо-Казахстанской области о реализации решения маслихата Жамбылского района Северо-Казахстанской области о бюджете сельского округа на 2026-2028 годы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Учесть в бюджете сельского округа на 2026 год поступление целевых текущих трансфертов из районного бюджета, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на приобретение скотомогильника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Распределение указанных целевых текущих трансфертов из районного бюджета определяется решением акима Первомайского сельского округа Жамбылского района Северо-Казахстанской области о реализации решения маслихата Жамбылского района Северо-Казахстанской области о бюджете сельского округа на 2026-2028 годы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 6-1 в соответствии с решением маслихата Жамбылского района Северо-Казахстанской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с момента принятия и распространяется на правоотношения, возникшие с 1 января 2026 года).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6-2. Предусмотреть расходы бюджета сельского округа на 2026 год за счет свободных остатков бюджетных средств, сложившихся на 1 января 2026 года и возврата целевых трансфертов из районного бюджета неиспользованных (недоиспользованных) в 2025 году, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 6-2 в соответствии с решением маслихата Жамбылского района Северо-Казахстанской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с момента принятия и распространяется на правоотношения, возникшие с 1 января 2026 года).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-3. Предусмотреть в бюджете сельского округа бюджетные изъятия, передаваемые в вышестоящий бюджет на 2026 год в сумме 2 802,7 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 6-3 в соответствии с решением маслихата Жамбылского района Северо-Казахстанской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с момента принятия и распространяется на правоотношения, возникшие с 1 января 2026 года).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Настоящее решение вводится в действие с момента принятия и распространяется на правоотношения, возникшие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1692,11381 +2012,11601 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2025 года № 37/12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Первомайского сельского округа Жамбылского района Северо-Казахстанской области на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Жамбылского района Северо-Казахстанской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с момента принятия и распространяется на правоотношения, возникшие с 1 января 2026 года).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z62" w:id="53"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  1) Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-40 796</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53 796</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9 320</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 409</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 318</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 870</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 870</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от аренды имущества, находящегося в государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 870</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-30 606</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43 606</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-30 606</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43 606</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-30 606</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43 606</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...195 lines deleted...]
-(тысяч тенге)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...175 lines deleted...]
-5</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56 598,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...163 lines deleted...]
-40 796</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38 158</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...137 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38 158</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...167 lines deleted...]
-38 158</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38 098</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...167 lines deleted...]
-38 098</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...167 lines deleted...]
-60</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 346</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...167 lines deleted...]
-1 346</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 346</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...137 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 346</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...167 lines deleted...]
-1 346</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Культура, спорт, туризм и информационное пространство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 292</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 292</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поддержка культурно-досуговой работы на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 292</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...163 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 802,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...163 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 802,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...156 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные изъятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 802,7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...175 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...137 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...137 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Категория      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...137 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...156 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов, выданных из государственного бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...156 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...175 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...137 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов внутри страны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...167 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2 802,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...137 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...163 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 802,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...133 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...133 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние государственные займы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...137 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договоры займа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...137 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...137 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...156 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение долга аппарата акима города районного значения, села, поселка, сельского округа перед вышестоящим бюджетом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...109 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...167 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 802,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...167 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 802,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...956 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 802,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13170,51 +13710,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>маслихата Жамбылского района</w:t>
+              <w:t>маслихата Жамбылского района Северо-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -13235,11422 +13775,11307 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Северо-Казахстанской области</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t>от 26 декабря 2025 года № 37/12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Первомайского сельского округа Жамбылского района Северо-Казахстанской области на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 в редакции решения маслихата Жамбылского района Северо-Казахстанской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с момента принятия и распространяется на правоотношения, возникшие с 1 января 2026 года).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z69" w:id="56"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z61" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  1) Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-39 016</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41 324</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 033</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 122</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 870</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 870</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от аренды имущества, находящегося в государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 870</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-28 113</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 421</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-28 113</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 421</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-28 113</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 30 421</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z70" w:id="57"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z62" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-39 016</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41 324</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-36 279</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38 587</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-36 279</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38 587</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-36 214</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38 522</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 441</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 441</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 441</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Культура, спорт, туризм и информационное пространство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 296</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 296</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поддержка культурно-досуговой работы на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 296</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...129 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов, выданных из государственного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...129 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...129 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи финансовых активов внутри страны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Ненефтяной дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние государственные займы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Договоры займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...129 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...73 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z63" w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Функциональная </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z64" w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Администратор </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 056</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение долга аппарата акима города районного значения, села, поселка, сельского округа перед вышестоящим бюджетом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...129 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Используемые остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24920,11461 +25345,14076 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2025 года № 37/12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Первомайского сельского округа Жамбылского района Северо-Казахстанской области на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 в редакции решения маслихата Жамбылского района Северо-Казахстанской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с момента принятия и распространяется на правоотношения, возникшие с 1 января 2026 года).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z76" w:id="59"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z74" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  1) Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-39 574</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41 882</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 796</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 885</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 794</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 870</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 870</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от аренды имущества, находящегося в государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 870</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-27 908</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-27 908</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-27 908</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z77" w:id="60"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z75" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-39 574</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41 882</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-36 733</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39 041</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-36 733</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39 041</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-36 663</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38 971</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитальные расходы государственного органа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 541</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 541</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 541</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Культура, спорт, туризм и информационное пространство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поддержка культурно-досуговой работы на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...129 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов, выданных из государственного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...129 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...129 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи финансовых активов внутри страны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Ненефтяной дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние государственные займы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Договоры займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...129 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 056</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение долга аппарата акима города районного значения, села, поселка, сельского округа перед вышестоящим бюджетом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...129 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Используемые остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4 к решению</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маслихата Жамбылского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 26 декабря 2025 года № 37/12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z84" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Расходы бюджета сельского округа на 2026 год за счет свободных остатков бюджетных средств, сложившихся на 1 января 2026 года и возврата неиспользованных (недоиспользованных) в 2025 году целевых трансфертов из районного бюджета</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением маслихата Жамбылского района Северо-Казахстанской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с момента принятия и распространяется на правоотношения, возникшие с 1 января 2026 года).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      Доходы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z86" w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 802,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 802,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 802,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 802,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z87" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расходы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z88" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 802,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 802,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные изьятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 802,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 802,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>