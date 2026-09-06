--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="462dcce" w14:textId="462dcce">
+    <w:p w14:paraId="a0c184d" w14:textId="a0c184d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Мирного сельского округа Жамбылского района Северо-Казахстанской области на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Жамбылского района Северо-Казахстанской области от 26 декабря 2025 года № 37/10</w:t>
+        <w:t>Решение маслихата Жамбылского района Северо-Казахстанской области от 26 декабря 2025 года № 37/10.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -172,61 +172,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" маслихат Жамбылского района Северо-Казахстанской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить бюджет Мирного сельского округа Жамбылского района Северо-Казахстанской области на 2026-2028 годы согласно приложениям </w:t>
+      1. Утвердить бюджет Мирного сельского округа Жамбылского района Северо-Казахстанской области на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -236,430 +236,502 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z85" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 32 397 тысяч тенге:</w:t>
+      1) доходы – 61 277 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z86" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления –7 088 тысяч тенге;</w:t>
+      налоговые поступления – 7 088 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z87" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 177 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z88" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z89" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z90" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 25 132 тысяч тенге;</w:t>
+      поступления трансфертов – 54 012 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z91" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 32 397 тысяч тенге;</w:t>
+      2) затраты – 62 058,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkStart w:name="z92" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkStart w:name="z93" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkStart w:name="z94" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkStart w:name="z95" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0 тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z96" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkStart w:name="z97" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z98" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета – -781,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkStart w:name="z99" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ненефтяной дефицит (профицит) бюджета – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkStart w:name="z100" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0 тенге:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 781,5 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkStart w:name="z101" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkStart w:name="z102" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       погашение займов – 0 тенге; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkStart w:name="z103" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тенге.</w:t>
+      используемые остатки бюджетных средств – 781,5 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 в редакции решения маслихата Жамбылского района Северо-Казахстанской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с момента принятия и распространяется на правоотношения, возникшие с 1 января 2026 года).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы бюджета сельского округа на 2026 год формируются в соответствии с Бюджетным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1292,94 +1364,318 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Учесть в бюджете сельского округа на 2026 год поступление целевых текущих трансфертов из районного бюджета, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) на устройство уличного освещения в селе Узынколь Жамбылского района Северо-Казахстанской области.</w:t>
+      1) на устройство уличного освещения в селе Узынколь Жамбылского района Северо-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkStart w:name="z105" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на капитальные расходы аппарата акима Мирного сельского округа Жамбылского района Северо-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z106" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на ремонт разводящих сетей водоснабжения в селе Айымжан Жамбылского района Северо-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение указанных целевых текущих трансфертов из районного бюджета определяется решением акима Мирного сельского округа Жамбылского района Северо-Казахстанской области о реализации решения маслихата Жамбылского района Северо-Казахстанской области о бюджете сельского округа на 2026-2028 годы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 7 c изменением, внесенным решением маслихата Жамбылского района Северо-Казахстанской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с момента принятия и распространяется на правоотношения, возникшие с 1 января 2026 года).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7-1. Предусмотреть расходы бюджета сельского округа на 2026 год за счет свободных остатков бюджетных средств, сложившихся на 1 января 2026 года и возврата целевых трансфертов из районного бюджета неиспользованных (недоиспользованных) в 2025 году, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Решение дополнено пунктом 7-1 в соответствии с решением маслихата Жамбылского района Северо-Казахстанской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с момента принятия и распространяется на правоотношения, возникшие с 1 января 2026 года).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Настоящее решение вводится в действие с момента принятия и распространяется на правоотношения, возникшие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1551,51 +1847,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к решению</w:t>
+              <w:t xml:space="preserve">Приложение 1 к решению </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1752,10697 +2048,10925 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2025 года № 37/10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkStart w:name="z113" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Мирного сельского округа Жамбылского района Северо-Казахстанской области на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z114" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Жамбылского района Северо-Казахстанской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с момента принятия и распространяется на правоотношения, возникшие с 1 января 2026 года).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1537"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z115" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-32 397</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61 277</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7 088</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 281</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 281</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 788</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 619</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 177</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 177</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от аренды имущества, находящегося в государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 177</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
- 25 132</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54 012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-25 132</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54 012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-25 132</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54 012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z116" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...176 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...176 lines deleted...]
-5</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62 058,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...164 lines deleted...]
-32 397</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35 117,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-29 636</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35 117,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-29 636</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 357,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-29 576</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 760</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-60</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 941</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-2 761</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 941</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 761</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-2 761</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 180</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...164 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...164 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...157 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...176 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...102 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...157 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов, выданных из государственного бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z117" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...176 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...157 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...176 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов внутри страны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-781,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+781,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние государственные займы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договоры займа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z118" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение долга аппарата акима города районного значения, села, поселка, сельского округа перед вышестоящим бюджетом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...110 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z119" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+781,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+781,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...962 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+781,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12546,51 +13070,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">маслихата Жамбылского района </w:t>
+              <w:t>маслихата Жамбылского района</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12611,51 +13135,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Северо-Казахстанской области </w:t>
+              <w:t>Северо-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12682,10667 +13206,10151 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2025 года № 37/10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:bookmarkStart w:name="z124" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Мирного сельского округа Жамбылского района Северо-Казахстанской области на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z125" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 в редакции решения маслихата Жамбылского района Северо-Казахстанской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с момента принятия и распространяется на правоотношения, возникшие с 1 января 2026 года).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1537"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-29 604</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31 789</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7 585</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 060</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 149</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 880</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 189</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 189</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от аренды имущества, находящегося в государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 189</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-21 830</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-21 830</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-21 830</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z126" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...176 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...176 lines deleted...]
-5</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31 789</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...164 lines deleted...]
-29 604</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-27 843</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-27 843</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 963</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-27 778</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-65</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 761</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 761</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 761</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-1 761</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...157 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...110 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов, выданных из государственного бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...157 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...176 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов внутри страны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...157 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...176 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние государственные займы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договоры займа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение долга аппарата акима города районного значения, села, поселка, сельского округа перед вышестоящим бюджетом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1870 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23476,51 +23484,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">маслихата Жамбылского района </w:t>
+              <w:t>маслихата Жамбылского района</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -23541,51 +23549,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Северо-Казахстанской области </w:t>
+              <w:t>Северо-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -23612,10717 +23620,13104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2025 года № 37/10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Мирного сельского округа Жамбылского района Северо-Казахстанской области на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z127" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 в редакции решения маслихата Жамбылского района Северо-Казахстанской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с момента принятия и распространяется на правоотношения, возникшие с 1 января 2026 года).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1537"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-30 370</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32 555</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 118</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 291</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 159</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 099</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от аренды имущества, находящегося в государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-22 052</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 237</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-22 052</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 237</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...29 lines deleted...]
-22 052</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 237</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...176 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...176 lines deleted...]
-5</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32 555</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...164 lines deleted...]
-30 370</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 671</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-28 486</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 671</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-28 486</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 601</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-28 416</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-70</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 884</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 884</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 884</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-1 884</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...164 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...157 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...176 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...102 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов, выданных из государственного бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...168 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...157 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...176 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...164 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...157 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...176 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...102 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов внутри страны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...134 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние государственные займы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договоры займа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...168 lines deleted...]
-0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...196 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение долга аппарата акима города районного значения, села, поселка, сельского округа перед вышестоящим бюджетом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...168 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...157 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...176 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...138 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 4 к решению </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маслихата Жамбылского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 26 декабря 2025 года № 37/10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Расходы бюджета сельского округа на 2026 год за счет свободных остатков бюджетных средств, сложившихся на 1 января 2026 года и возврата неиспользованных (недоиспользованных) в 2025 году целевых трансфертов из районного бюджета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z128" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением маслихата Жамбылского района Северо-Казахстанской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с момента принятия и распространяется на правоотношения, возникшие с 1 января 2026 года).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Доходы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z79" w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+781,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+781,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+781,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...28 lines deleted...]
-        </w:tc>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+781,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Расходы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z81" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+781,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+781,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+781,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...134 lines deleted...]
-0</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+781,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -34354,55 +36749,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>