--- v0 (2026-06-15)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="867049b" w14:textId="867049b">
+    <w:p w14:paraId="d09d2dc" w14:textId="d09d2dc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Петровского сельского округа Есильского района Северо-Казахстанской области на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Есильского района Северо-Казахстанской области от 24 декабря 2025 года № 37/551</w:t>
+        <w:t>Решение маслихата Есильского района Северо-Казахстанской области от 24 декабря 2025 года № 37/551.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -159,51 +159,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Настоящее решение вводится в действие с 01.01.2026</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее решение вводится в действие с 01.01.2026</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 4) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -342,670 +352,1290 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z93" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы - 41 510 тысяч тенге:</w:t>
+      1) доходы - 413 504 тысяч теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления - 9 767 тысяч тенге;</w:t>
+      налоговые поступления - 173 633 тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления - 0 тысяч тенге;</w:t>
+      неналоговые поступления - 0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала - 65 тысяч тенге;</w:t>
+      поступления от продажи основного капитала - 2 725 тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      специальные поступления - 0 тысяч тенге;</w:t>
+      специальные поступления - 0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов - 31 678 тысяч тенге;</w:t>
+      поступления трансфертов - 237 146 тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты - 41 510 тысяч тенге;</w:t>
+      2) затраты - 416 769,6 тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование - 0 тысяч тенге:</w:t>
+      3) чистое бюджетное кредитование - 0 тысяч теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджетные кредиты - 0 тысяч тенге;</w:t>
+      бюджетные кредиты - 0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение бюджетных кредитов - 0 тысяч тенге;</w:t>
+      погашение бюджетных кредитов - 0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами - 0 тысяч тенге:</w:t>
+      4) сальдо по операциям с финансовыми активами - 0 тысяч теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      приобретение финансовых активов - 0 тысяч тенге;</w:t>
+      приобретение финансовых активов - 0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи финансовых активов государства - 0 тысяч тенге;</w:t>
+      поступления от продажи финансовых активов государства - 0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета - 0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета - - 3 265,6 тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ненефтяной дефицит (профицит) бюджета - 0 тысяч тенге;</w:t>
+      6) ненефтяной дефицит (профицит) бюджета - - 3 265,6 тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета - 0 тысяч тенге:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета - 3 265,6 тысяч теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление займов - 0 тысяч тенге;</w:t>
+      поступление займов - 0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов - 0 тысяч тенге;</w:t>
+      погашение займов - 0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkStart w:name="z94" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств - 0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств - 3 265,6 тысяч теңге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 в редакции решения маслихата Есильского района Северо-Казахстанской области от 22.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44/630</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-1. Предусмотреть в расходах бюджета Петровского сельского округа за счет свободных остатков бюджетных средств, сложившихся на начало финансового года возврат неиспользованных целевых трансфертов, выделенных в 2025 финансовом году из районного бюджета в сумме 0,2 тысяч тенге, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Решение дополнено пунктом 1-1 в соответствии с решением маслихата Есильского района Северо-Казахстанской области от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/579</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-2. Предусмотреть в бюджете Петровского сельского округа расходы за счет свободных остатков средств, сложившихся на начало финансового года в сумме 3 265,4 тысяч тенге, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Решение дополнено пунктом 1-2 в соответствии с решением маслихата Есильского района Северо-Казахстанской области от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/579</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-3. Предусмотреть в бюджете Петровского сельского округа Есильского района Северо-Казахстанской области на 2026 год поступление целевых трансфертов из областного бюджета, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z101" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на средний ремонт внутрипоселковых дорог в селе Петровка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z102" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Распределение указанных целевых трансфертов из областного бюджета определяется решением акима Петровского сельского округа Есильского района Северо-Казахстанской области "О реализации решения маслихата Есильского района Северо-Казахстанской области "Об утверждении бюджета Петровского сельского округа Есильского района Северо-Казахстанской области на 2026-2028 годы".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Решение дополнено пунктом 1-3 в соответствии с решением маслихата Есильского района Северо-Казахстанской области от 22.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44/630</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы бюджета Петровского сельского округа на 2026 год формируются в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z27" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Предусмотреть на 2026 год объемы бюджетных субвенций, из районного бюджета бюджету Петровского сельского округа в сумме 19 509 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z28" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Предусмотреть на 2026 год объемы целевых текущих трансфертов, выделенных из областного бюджета бюджету Петровского сельского округа Есильского района Северо-Казахстанской области", в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z29" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на повышение должностных окладов низовым категориям государственных служащих по местным исполнительным органам на 2026-2028 годы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z30" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение указанных целевых трансфертов из областного бюджета определяется решением акима Петровского сельского округа Есильского района Северо-Казахстанской области "О реализации решения маслихата Есильского района Северо-Казахстанской области "Об утверждении бюджета Петровского сельского округа Есильского района Северо-Казахстанской области на 2026-2028 годы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z31" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Предусмотреть на 2026 год объемы целевых текущих трансфертов, выделенных из районного бюджета бюджету Петровского сельского округа Есильского района Северо-Казахстанской области, в том числе:</w:t>
+      5. Предусмотреть в бюджете Петровского сельского округа Есильского района Северо-Казахстанской области на 2026 год поступление целевых трансфертов из районного бюджета, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на обустройство скотомогильника в селе Петровка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      на благоустройство и озеленение населҰнных пунктах.</w:t>
+      на буртование свалки ТБО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установка евроштакетника в селе Петровка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z104" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приобретение саженцев (ели);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z105" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обустройство парка в селе Петровка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z106" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      освещение улиц в населенных пунктах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      благоустройство и озеленение населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на средний ремонт внутрипоселковых дорог в селе Петровка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z107" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на текущий ремонт мини футбольного поля в селе Петровка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z108" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение указанных целевых трансфертов из районного бюджета определяется решением акима Петровского сельского округа Есильского района Северо-Казахстанской области "О реализации решения маслихата Есильского района Северо-Казахстанской области "Об утверждении бюджета Петровского сельского округа Есильского района Северо-Казахстанской области на 2026-2028 годы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 5 в редакции решения маслихата Есильского района Северо-Казахстанской области от 22.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44/630</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1508,68 +2138,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 37/551</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:bookmarkStart w:name="z114" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет Петровского сельского округа Есильского района Северо-Казахстанской области на 2026 год</w:t>
+        <w:t>Бюджет Петровского сельского округа Есильского района Северо-Казахстанской области на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z115" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Есильского района Северо-Казахстанской области от 22.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44/630</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1728,51 +2410,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма (тысяч тенге)</w:t>
+Сумма (тысяч теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1901,51 +2583,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41 510</w:t>
+413 504</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2078,51 +2760,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 767</w:t>
+173 633</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2255,51 +2937,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 000</w:t>
+165 330</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2432,51 +3114,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 000</w:t>
+165 330</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2609,51 +3291,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 767</w:t>
+8 148</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3140,51 +3822,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 243</w:t>
+7 779</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3671,51 +4353,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65</w:t>
+2 725</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3848,51 +4530,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65</w:t>
+2 725</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4025,51 +4707,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65</w:t>
+2 725</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4202,51 +4884,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 678</w:t>
+237 146</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4379,51 +5061,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 678</w:t>
+237 146</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4556,51 +5238,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 678</w:t>
+237 146</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4741,51 +5423,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма (тысяч тенге)</w:t>
+Сумма (тысяч теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4914,51 +5596,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41 510</w:t>
+416 769,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5091,51 +5773,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 258</w:t>
+43 223</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5268,51 +5950,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 258</w:t>
+43 223</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5445,51 +6127,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 258</w:t>
+43 223</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5622,51 +6304,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 252</w:t>
+48 828,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5799,51 +6481,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 252</w:t>
+48 828,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5976,51 +6658,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 794</w:t>
+5 477</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6153,51 +6835,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 458</w:t>
+10 458</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6330,224 +7012,228 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 000</w:t>
+32 893,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+172 875</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6567,160 +7253,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+172 875</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6772,301 +7462,309 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+172 875</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+151 843,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7086,160 +7784,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+151 843,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7291,128 +7993,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+151 843,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7464,128 +8170,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты из нижестоящего бюджета на компенсацию потерь вышестоящего бюджета в связи с изменением законодательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+151 843,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7678,51 +8388,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Ненефтяной дефицит (профицит) бюджета</w:t>
+3) Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7851,51 +8561,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) Финансирование дефицита (использование профицита бюджета)</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7919,160 +8629,156 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Поступления займов</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8096,160 +8802,156 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Погашение займов</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8273,345 +8975,329 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...152 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Используемые остатки бюджетных средств</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8667,164 +9353,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 3 265,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8876,50 +9558,1289 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 3 265,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита бюджета)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 265,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 265,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 265,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -8957,51 +10878,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+3 265,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9371,68 +11292,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 37/551</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Петровского сельского округа Есильского района Северо-Казахстанской области на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z117" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 в редакции решения маслихата Есильского района Северо-Казахстанской области от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/579</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9764,51 +11725,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35 013</w:t>
+36 374</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12065,51 +14026,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24 542</w:t>
+25 903</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12242,51 +14203,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24 542</w:t>
+25 903</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12419,51 +14380,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24 542</w:t>
+25 903</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12777,51 +14738,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35 013</w:t>
+36 374</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12954,51 +14915,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 806</w:t>
+31 167</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13131,51 +15092,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 806</w:t>
+31 167</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13308,51 +15269,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 806</w:t>
+31 167</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17057,68 +19018,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 37/551</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="34"/>
+    <w:bookmarkStart w:name="z73" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Петровского сельского округа Есильского района Северо-Казахстанской области на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z118" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 в редакции решения маслихата Есильского района Северо-Казахстанской области от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/579</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17450,51 +19451,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35 559</w:t>
+36 920</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19751,51 +21752,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24 459</w:t>
+25 820</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19928,51 +21929,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24 459</w:t>
+25 820</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20105,51 +22106,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24 459</w:t>
+25 820</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20463,51 +22464,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35 559</w:t>
+36 920</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20640,51 +22641,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 040</w:t>
+31 401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20817,51 +22818,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 040</w:t>
+31 401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20994,51 +22995,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 040</w:t>
+31 401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24330,50 +26331,2864 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к решению маслихата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есильского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 декабря 2025 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 37/551</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z86" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Направление свободных остатков бюджетных средств сложившихся на 1 января 2026 года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z119" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением маслихата Есильского района Северо-Казахстанской области от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/579</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z87" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+965</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+965</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+965</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 300,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 265,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -24405,55 +29220,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24779,31 +29594,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>