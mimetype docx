--- v0 (2026-06-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cd5b263" w14:textId="cd5b263">
+    <w:p w14:paraId="c87a6b9" w14:textId="c87a6b9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Волошинского сельского округа Есильского района Северо-Казахстанской области на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Есильского района Северо-Казахстанской области от 24 декабря 2025 года № 37/545</w:t>
+        <w:t>Решение маслихата Есильского района Северо-Казахстанской области от 24 декабря 2025 года № 37/545.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -277,72 +277,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", маслихат Есильского района Северо-Казахстанской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      Северо-Казахстанской области на 2026-2028 годы согласно </w:t>
+      1. Утвердить бюджет Волошинского сельского округа Есильского района Северо-Казахстанской области на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -361,651 +341,911 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы - 33 605 тысяч тенге:</w:t>
+      1) доходы - 38 781 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления - 7 975 тысяч тенге;</w:t>
+      налоговые поступления - 9 151 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи основного капитала - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов - 25 630 тысяч тенге;</w:t>
+      поступления трансфертов - 29 630 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты - 33 605 тысяч тенге;</w:t>
+      2) затраты - 39 594,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование - 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами - 0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета - 0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета - - 813,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ненефтяной дефицит (профицит) бюджета - 0 тысяч тенге;</w:t>
+      6) ненефтяной дефицит (профицит) бюджета - - 813,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета - 0 тысяч тенге:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета - 813,5 тысяч тенге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов - 0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств - 0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств - 813,5 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата Есильского района Северо-Казахстанской области от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/618</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-1. Предусмотреть в расходах бюджета Волошинского сельского округа за счет свободных остатков бюджетных средств, сложившихся на начало финансового года возврат неиспользованных целевых трансфертов, выделенных в 2025 финансовом году из районного бюджета в сумме 0,1 тысяч тенге, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 1-1 в соответствии с решением маслихата Есильского района Северо-Казахстанской области от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/573</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-2. Предусмотреть в бюджете Волошинского сельского округа расходы за счет свободных остатков бюджетных средств, сложившихся на начало финансового года в сумме 813,4 тысяч тенге, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Решение дополнено пунктом 1-2 в соответствии с решением маслихата Есильского района Северо-Казахстанской области от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/573</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы бюджета Волошинского сельского округа на 2026 год формируются в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Предусмотреть на 2026 год объемы бюджетных субвенций, из районного бюджета бюджету Волошинского сельского округа в сумме 20 358 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Предусмотреть на 2026 год объемы целевых текущих трансфертов, выделенных из областного бюджета бюджету Волошинского сельского округа Есильского района Северо-Казахстанской области", в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на повышение должностных окладов низовым категориям государственных служащих по местным исполнительным органам на 2026-2028 годы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение указанных целевых трансфертов из областного бюджета определяется решением акима Волошинского сельского округа Есильского района Северо-Казахстанской области "О реализации решения маслихата Есильского района Северо-Казахстанской области "Об утверждении бюджета Волошинского сельского округа Есильского района Северо-Казахстанской области на 2026-2028 годы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Предусмотреть на 2026 год объемы целевых текущих трансфертов, выделенных из районного бюджета бюджету Волошинского сельского округа Есильского района Северо-Казахстанской области, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на освещение улиц в населенных пунктах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на благоустройство и озеленение населҰнных пунктах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение указанных целевых трансфертов из районного бюджета определяется решением акима Волошинского сельского округа Есильского района Северо-Казахстанской области "О реализации решения маслихата Есильского района Северо-Казахстанской области "Об утверждении бюджета Волошинского сельского округа Есильского района Северо-Казахстанской области на 2026-2028 годы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1177,51 +1417,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t xml:space="preserve">Приложение 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1508,68 +1748,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 37/545</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Волошинского сельского округа Есильского района Северо-Казахстанской области на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Есильского района Северо-Казахстанской области от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/618</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1901,51 +2179,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 605</w:t>
+38 781</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2078,51 +2356,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 975</w:t>
+9 151</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2255,51 +2533,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 080</w:t>
+3 929</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2432,51 +2710,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 080</w:t>
+3 929</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2609,51 +2887,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 895</w:t>
+4 562</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3140,51 +3418,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 975</w:t>
+4 302</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3671,51 +3949,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 630</w:t>
+29 630</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3848,51 +4126,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 630</w:t>
+29 630</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4025,51 +4303,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 630</w:t>
+29 630</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4383,51 +4661,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 605</w:t>
+39 594,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4560,51 +4838,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 757</w:t>
+35 570,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4737,51 +5015,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 757</w:t>
+35 570,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4914,51 +5192,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30 757</w:t>
+35 570,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5091,51 +5369,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 848</w:t>
+4 024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5268,51 +5546,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 848</w:t>
+4 024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5445,51 +5723,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 348</w:t>
+3 524</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5654,192 +5932,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5859,160 +6141,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6064,128 +6350,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6278,88 +6568,84 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) Сальдо по операциям с финансовыми активами</w:t>
-[...36 lines deleted...]
-            </w:r>
+3) Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -6451,88 +6737,84 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
-[...36 lines deleted...]
-            </w:r>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -6624,51 +6906,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6797,51 +7079,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) Дефицит (профицит) бюджета</w:t>
+4) Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6970,51 +7252,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) Ненефтяной дефицит (профицит) бюджета</w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7143,51 +7425,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) Финансирование дефицита (использование профицита бюджета)</w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7211,699 +7493,679 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 813,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 813,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...152 lines deleted...]
-Сумма (тысяч тенге)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Финансирование дефицита (использование профицита бюджета)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+813,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...99 lines deleted...]
-Используемые остатки бюджетных средств</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7927,160 +8189,160 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Остатки бюджетных средств</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8104,50 +8366,589 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+813,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+813,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8249,51 +9050,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+813,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8663,68 +9464,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 37/545</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:bookmarkStart w:name="z60" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Волошинского сельского округа Есильского района Северо-Казахстанской области на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 в редакции решения маслихата Есильского района Северо-Казахстанской области от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/573</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9056,51 +9895,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 752</w:t>
+36 489</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10826,51 +11665,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 257</w:t>
+27 994</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11003,51 +11842,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 257</w:t>
+27 994</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11180,51 +12019,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 257</w:t>
+27 994</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11538,51 +12377,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 752</w:t>
+36 489</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11715,51 +12554,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 263</w:t>
+34 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11892,51 +12731,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 263</w:t>
+34 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12069,51 +12908,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 263</w:t>
+34 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15641,68 +16480,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 37/545</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="34"/>
+    <w:bookmarkStart w:name="z73" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Волошинского сельского округа Есильского района Северо-Казахстанской области на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 в редакции решения маслихата Есильского района Северо-Казахстанской области от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/573</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16034,51 +16911,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34 104</w:t>
+36 841</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17804,51 +18681,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 100</w:t>
+27 837</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17981,51 +18858,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 100</w:t>
+27 837</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18158,51 +19035,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 100</w:t>
+27 837</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18516,51 +19393,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34 104</w:t>
+36 841</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18693,51 +19570,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 466</w:t>
+34 203</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18870,51 +19747,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 466</w:t>
+34 203</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19047,51 +19924,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31 466</w:t>
+34 203</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22206,50 +23083,1957 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к решению маслихата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Есильского района </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 декабря 2025 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 37/545</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z86" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Направление свободных остатков бюджетных средств сложившихся на 1 января 2026 года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением маслихата Есильского района Северо-Казахстанской области от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/573</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+813,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+813,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+813,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+813,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -22281,55 +25065,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22655,31 +25439,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>