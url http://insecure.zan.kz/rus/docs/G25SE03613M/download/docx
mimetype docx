--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6004971" w14:textId="6004971">
+    <w:p w14:paraId="7cf442b" w14:textId="7cf442b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Тахтабродского сельского округа района имени Габита Мусрепова на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата района имени Габита Мусрепова Северо-Казахстанской области от 24 декабря 2025 года № 36-13</w:t>
+        <w:t>Решение маслихата района имени Габита Мусрепова Северо-Казахстанской области от 24 декабря 2025 года № 36-13.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -327,51 +327,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно к настоящему решению, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 42 631 тысяча тенге:</w:t>
+      1) доходы – 53 021,5 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 14 018 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -381,87 +381,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговые поступления – 579 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 3 925 тысяч тенге;</w:t>
+      поступления от продажи основного капитала – 17 015,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      поступления трансфертов – 24 109 тысяч тенге; </w:t>
+      поступления трансфертов – 21 409 тысяч тенге; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) затраты – 42 631 тысяча тенге; </w:t>
+      2) затраты – 54 063,2 тысячи тенге; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -470,52 +470,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      погашение бюджетных кредитов – 0; </w:t>
+        <w:t>
+      погашение бюджетных кредитов – 0;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -543,69 +543,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0;</w:t>
+      5) дефицит (профицит) бюджета – -1 041,7 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0:</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 1 041,7 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -615,51 +615,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0;</w:t>
+      используемые остатки бюджетных средств – 1 041,7 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата района имени Габита Мусрепова Северо-Казахстанской области от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить, что доходы бюджета Тахтабродского сельского округа на 2026 год формируются в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1445,122 +1507,447 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к решению</w:t>
-[...51 lines deleted...]
-              <w:t>24 декабря 2025 года № 36-13</w:t>
+              <w:t>Приложение к решению</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маслихата района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>имени Габита Мусрепова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 декабря 2025 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 36-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет на 2026 год Тахтабродского сельского округа района имени Габита Мусрепова</w:t>
+        <w:t>Бюджет на 2026 год Тахтабродского сельского округа района имени Габита Мусрепова</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата района имени Габита Мусрепова Северо-Казахстанской области от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1893,52 +2280,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-42 631 </w:t>
+              <w:t>
+53 021,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2070,52 +2457,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-14 018 </w:t>
+              <w:t>
+14 018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2601,52 +2988,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-7 711 </w:t>
+              <w:t>
+7 711</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2742,52 +3129,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Налоги на имущество </w:t>
+              <w:t>
+Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3096,52 +3483,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Налог на транспортные средства </w:t>
+              <w:t>
+Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4195,51 +4582,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 925</w:t>
+17 015,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4372,51 +4759,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 925</w:t>
+17 015,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4549,51 +4936,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 925</w:t>
+17 015,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4689,88 +5076,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-24 109 </w:t>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21 409</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4902,52 +5289,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-24 109 </w:t>
+              <w:t>
+21 409</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5079,52 +5466,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-24 109 </w:t>
+              <w:t>
+21 409</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5142,68 +5529,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z41" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5268,68 +5657,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z42" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (тысяч</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5474,51 +5865,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 631</w:t>
+54 063,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5651,51 +6042,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 931</w:t>
+48 413,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5828,51 +6219,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 931</w:t>
+48 413,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6005,51 +6396,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 281</w:t>
+47 913,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6110,123 +6501,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-650</w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6359,51 +6750,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 700</w:t>
+5 650</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6536,51 +6927,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 700</w:t>
+5 650</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6713,51 +7104,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 700</w:t>
+3 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6809,301 +7200,309 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 650</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7123,160 +7522,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7328,128 +7731,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7542,51 +7949,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
+3. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7715,51 +8122,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7888,87 +8295,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Дефицит (профицит) бюджета</w:t>
-[...35 lines deleted...]
-0 </w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8061,87 +8468,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6. Финансирование дефицита (использование профицита) бюджета</w:t>
-[...35 lines deleted...]
-0 </w:t>
+4. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8234,51 +8641,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступление займов</w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8407,51 +8814,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение займов</w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8580,87 +8987,1495 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+5. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 1 041,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 041,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Используемые остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-0 </w:t>
+              <w:t>
+1 041,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (тысяч тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 041,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 041,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 041,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -22138,55 +23953,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>