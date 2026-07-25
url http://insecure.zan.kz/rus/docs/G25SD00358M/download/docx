--- v0 (2026-03-10)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6a267b3" w14:textId="6a267b3">
+    <w:p w14:paraId="0af582c" w14:textId="0af582c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Алкатерекского сельского округа Акжарского района на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Акжарского районного маслихата Северо-Казахстанской области от 26 декабря 2025 года № 35-8</w:t>
+        <w:t>Решение Акжарского районного маслихата Северо-Казахстанской области от 26 декабря 2025 года № 35-8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. Вводится в действие с 01.01.2026 в соответствии с пунктом 7 настоящего решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -231,415 +231,547 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Акжарский районный маслихат Северо-Казахстанской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Утвердить бюджет Алкатерекского сельского округа Акжарского района на 2026-2028 годы согласно приложениям 1, 2 и 3 к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
+        <w:t xml:space="preserve">
+      1. Утвердить бюджет Алкатерекского сельского округа Акжарского района на 2026-2028 годы согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z86" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 97047,0 тысяч тенге:</w:t>
+      1) доходы – 97606,0 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkStart w:name="z87" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговые поступления – 2863,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z88" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления – 0 тысяч тенге;</w:t>
+      неналоговые поступления – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z89" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 300,0 тысяч тенге;</w:t>
+      поступления от продажи основного капитала – 300 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z90" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      поступления трансфертов – 94443,0 тысяч тенге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z91" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 93884,0 тысяч тенге;</w:t>
+      2) затраты – 97864,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z92" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 97047,0 тысяч тенге;</w:t>
-[...19 lines deleted...]
-      3) чистое бюджетное кредитование – 0 тенге, в том числе:</w:t>
+      3) чистое бюджетное кредитование – 0 тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkStart w:name="z93" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkStart w:name="z94" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkStart w:name="z95" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0 тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z96" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkStart w:name="z97" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z98" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета – -258,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkStart w:name="z99" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ненефтяной дефицит (профицит) бюджета</w:t>
+      6) ненефтяной дефицит (профицит) бюджета – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkStart w:name="z100" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – 0 тенге:</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 258,6 тысяч тенге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkStart w:name="z101" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkStart w:name="z102" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkStart w:name="z103" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тенге.</w:t>
+      используемые остатки бюджетных средств – 258,6 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 в редакции решения Акжарского районного маслихата Северо-Казахстанской области от 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Установить, что доходы бюджета сельского округа на 2026 год формируются в соответствии с Бюджетным Кодексом Республики Казахстан за счет следующих налоговых поступлений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1256,70 +1388,202 @@
         <w:t>
       5. Поступлениями трансфертов в бюджет сельского округа являются трансферты из районного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Учесть, что в бюджете сельского округа на 2026 год предусмотрен объем субвенции, передаваемой из районного бюджета в бюджет округа в сумме 41 279,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:bookmarkStart w:name="z105" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6-1. Предусмотреть расходы бюджета сельского округа за счет свободных остатков бюджетных средств, сложившихся на начало финансового года, неиспользованных (недоиспользованных) в 2025 году, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z106" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Распределение сумм свободных остатков бюджетных средств, сложивщихся на начало финансового года определяется решением акима Алкатерекского сельского округа Акжарского района Северо-Казахстанской области "О реализации решения Акжарского районного маслихата "Об утверждении бюджета Алкатерекского сельского округа Акжарского района на 2026-2028 годы".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Решение дополнено пунктом 6-1 в соответствии с решением Акжарского районного маслихата Северо-Казахстанской области от 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1491,51 +1755,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t xml:space="preserve">Приложение 1 к решению </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1556,51 +1820,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к решению Акжарского</w:t>
+              <w:t xml:space="preserve">Акжарского районного маслихата </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1621,51 +1885,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> районного маслихата</w:t>
+              <w:t xml:space="preserve">Северо-Казахстанской области </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1686,139 +1950,114 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Северо-Казахстанской области</w:t>
-[...64 lines deleted...]
-              <w:t>От 26 декабря 2025 года №35-8</w:t>
+              <w:t>от 26 декабря 2025 года № 35-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkStart w:name="z111" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Алкатерекского сельского округа Акжарского района на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z112" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Акжарского районного маслихата Северо-Казахстанской области от 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1977,51 +2216,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма тысяч тенге</w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2150,51 +2389,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-97047</w:t>
+97606</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4097,51 +4336,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-93884</w:t>
+94443</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4274,51 +4513,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-93884</w:t>
+94443</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4451,51 +4690,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-93884</w:t>
+94443</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4515,70 +4754,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z66" w:id="56"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkStart w:name="z113" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4984,51 +5223,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-97047</w:t>
+97864,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5161,51 +5400,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85779</w:t>
+86338</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5338,51 +5577,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85779</w:t>
+86338</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5479,87 +5718,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услуги по обеспечению деятельности акима города районного значения, села,поселка, сельского округа</w:t>
-[...35 lines deleted...]
-35779</w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36338</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5656,51 +5895,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Капитальные расходы подведомственных государственных учреждений и организаций</w:t>
+Расходы подведомственных государственных учреждений и организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5869,51 +6108,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2939</w:t>
+3197,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6046,51 +6285,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2939</w:t>
+3197,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6400,51 +6639,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1752</w:t>
+2010,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7317,192 +7556,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7522,160 +7765,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7727,128 +7974,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7940,52 +8191,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Поступление от продажи финансовых активов государства </w:t>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8114,51 +8365,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Дефицит (Профицит) бюджета</w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8286,52 +8537,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-VI. Ненефтяной дефицит (профицит) бюджета </w:t>
+              <w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8460,427 +8711,397 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VII. Финансирование дефицита (использование профицита) бюджета</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+Поступление от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...170 lines deleted...]
-Сумма тысяч тенге</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (Профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-258,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Используемые остатки бюджетных средств</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Ненефтяной Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8936,195 +9157,730 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VIІ. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9226,51 +9982,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+258,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9575,7549 +10331,65 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2025 года №35-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Алкатерекского сельского округа Акжарского района на 2027 год</w:t>
-      </w:r>
-[...7482 lines deleted...]
-        <w:t xml:space="preserve"> Бюджет Алкатерекского сельского округа Акжарского района на 2028 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -17264,51 +10536,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="61"/>
+          <w:bookmarkStart w:name="z73" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -17472,51 +10744,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47584</w:t>
+46829</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17649,51 +10921,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3402</w:t>
+3121</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17826,51 +11098,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2860</w:t>
+2624</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18003,51 +11275,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2860</w:t>
+2624</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18180,51 +11452,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-542</w:t>
+497</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18357,51 +11629,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-102</w:t>
+94</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18534,51 +11806,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18711,51 +11983,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-415</w:t>
+380</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18888,51 +12160,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-356</w:t>
+327</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19065,51 +12337,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-356</w:t>
+327</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19242,51 +12514,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-356</w:t>
+327</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19419,51 +12691,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43826</w:t>
+43381</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19596,51 +12868,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43826</w:t>
+43381</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19773,51 +13045,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43826</w:t>
+43381</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -19837,67 +13109,67 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z82" w:id="62"/>
-[...15 lines deleted...]
-Сумма </w:t>
+          <w:bookmarkStart w:name="z74" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -20306,51 +13578,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47584</w:t>
+46829</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20483,51 +13755,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36258</w:t>
+35791</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20660,51 +13932,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36258</w:t>
+35791</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20801,87 +14073,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услуги по обеспечению деятельности акимагорода районного значения, села,поселка, сельского округа</w:t>
-[...35 lines deleted...]
-36258</w:t>
+Услуги по обеспечению деятельности акима города районного значения, села,поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35791</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21014,51 +14286,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2897</w:t>
+2659</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21191,51 +14463,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2897</w:t>
+2659</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21368,51 +14640,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-460</w:t>
+422</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21545,51 +14817,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2081</w:t>
+1910</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21722,51 +14994,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-356</w:t>
+327</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21899,51 +15171,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8429</w:t>
+8379</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22076,51 +15348,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8429</w:t>
+8379</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22253,51 +15525,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8429</w:t>
+8379</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23255,51 +16527,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-VI.Ненефтяной дефицит ( профицит) бюджета </w:t>
+VI. Ненефтяной дефицит (профицит) бюджета </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23427,52 +16699,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-VII. Финансирование дефицита (использование профицита) бюджета </w:t>
+              <w:t>
+VII.Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23626,52 +16898,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наименование</w:t>
+              <w:t xml:space="preserve">
+Наименование </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24195,50 +17467,10500 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к решению Акжарского</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> районного маслихата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Северо-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 26 декабря 2025 года №35-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z80" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджет Алкатерекского сельского округа Акжарского района на 2028 год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z81" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сумма </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47584</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3402</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2860</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2860</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+542</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+415</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+356</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажи земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+356</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+356</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43826</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43826</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43826</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z82" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сумма </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетной программы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47584</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36258</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36258</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акимагорода районного значения, села,поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36258</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2897</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2897</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+460</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2081</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+356</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (Профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+VI.Ненефтяной дефицит ( профицит) бюджета </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+VII. Финансирование дефицита (использование профицита) бюджета </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 4 к решению </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Акжарского районного маслихата </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Северо-Казахстанской области </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 26 декабря 2025 года № 35-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z119" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Расходы бюджета сельского округа на 2026 год за счет свободных остатков бюджетных средств, сложившихся на начало финансового года, неиспользованных (недоиспользованных) в 2025 году</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z120" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Решение дополнено приложением 4 в соответствии с решением Акжарского районного маслихата Северо-Казахстанской области от 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z121" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Доходы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z122" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+258,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -24270,55 +27992,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>